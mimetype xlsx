--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -1,109 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr date1904="false"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Coordinacio General\Estrategia Corporativa\3. Transparència\PORTAL_AOC\INFO INSTITUCIONAL I ORGANITZATIVA\Informació institucional\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD9A6136-151A-4572-BE3E-3FF1D82ADA94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView activeTab="0"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
+    <sheet name="Organigrama amb responsables" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="__bookmark_1">Sheet0!$A$1:$E$298</definedName>
+    <definedName name="__bookmark_1">'Organigrama amb responsables'!$A$1:$E$321</definedName>
   </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1109" uniqueCount="1038">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1173" uniqueCount="1073">
   <si>
     <t>DES_ABR_ORGANITZACIO</t>
   </si>
   <si>
     <t>DES_ORGANITZACIO</t>
   </si>
   <si>
     <t>UNITAT</t>
   </si>
   <si>
     <t>NOM_COMPLET</t>
   </si>
   <si>
     <t>DES_CARREC</t>
   </si>
   <si>
     <t>DIP38</t>
   </si>
   <si>
     <t>COORDINACIÓ GENERAL</t>
   </si>
   <si>
     <t>DIP38 - COORDINACIÓ GENERAL</t>
   </si>
   <si>
     <t>Jaume Vidal González</t>
   </si>
   <si>
     <t>CAP D'ÀREA DE CONCERTACIÓ I ASSISTÈNCIA MUNICIPAL I ADJUNT A LA COORDINACIÓ GENERAL EN FUNCIONS</t>
   </si>
   <si>
+    <t>Marta Farrero Muñoz</t>
+  </si>
+  <si>
+    <t>ADJUNT/A A CAP D'ÀREA</t>
+  </si>
+  <si>
     <t>Alex Grau Orts</t>
   </si>
   <si>
-    <t>CAP D'ÀREA DE PERSONES I TALENT I COORDINADOR GENERAL EN FUNCIONS</t>
+    <t>COORDINADOR GENERAL AMB FUNCIONS DE CAP D'ÀREA DE PERSONES I TALENT</t>
   </si>
   <si>
     <t>DIP3801</t>
   </si>
   <si>
     <t>ESTRATÈGIA CORPORATIVA</t>
   </si>
   <si>
     <t>DIP3801 - ESTRATÈGIA CORPORATIVA</t>
   </si>
   <si>
     <t>Bárbara Egea Oliver</t>
   </si>
   <si>
-    <t xml:space="preserve">CAP DE SERVEI D'ESTRATEGIA CORPORATIVA E.F.
+    <t xml:space="preserve">CAP DE SERVEI D'ESTRATEGIA CORPORATIVA E.F._x000D_
 </t>
   </si>
   <si>
     <t>DIP3802</t>
   </si>
   <si>
     <t>PROJECTES TRANSVERSALS</t>
   </si>
   <si>
     <t>DIP40</t>
   </si>
   <si>
     <t>ÀREA GABINET DE PRESIDÈNCIA I PLANIFICACIÓ</t>
   </si>
   <si>
     <t>DIP40 - ÀREA GABINET DE PRESIDÈNCIA I PLANIFICACIÓ</t>
   </si>
   <si>
     <t>Ester Alberich Forns</t>
   </si>
   <si>
     <t>CAP DEL GABINET DE LA PRESIDÈNCIA</t>
   </si>
   <si>
     <t>DIP4000</t>
@@ -210,210 +226,237 @@
   <si>
     <t>DIP4006</t>
   </si>
   <si>
     <t>UNITAT SUPORT ÒRGANS DE GOVERN</t>
   </si>
   <si>
     <t>DIP45</t>
   </si>
   <si>
     <t>ÀREA DE CONCERTACIÓ I ASSISTÈNCIA MUNICIPAL</t>
   </si>
   <si>
     <t>DIP45 - ÀREA DE CONCERTACIÓ I ASSISTÈNCIA MUNICIPAL</t>
   </si>
   <si>
     <t>CAP D'ÀREA DE CONCERTACIÓ I ASSISTÈNCIA MUNICIPAL</t>
   </si>
   <si>
     <t>DIP4501</t>
   </si>
   <si>
     <t>GESTIÓ ADMINISTRATIVA ECONÒMICA I QUALITAT</t>
   </si>
   <si>
+    <t>DIP4501 - GESTIÓ ADMINISTRATIVA ECONÒMICA I QUALITAT</t>
+  </si>
+  <si>
+    <t>Marta Puig Roca</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE GESTIÓ ADMINISTRATIVA, ECONÒMICA I QUALITAT</t>
+  </si>
+  <si>
     <t>DIP4502</t>
   </si>
   <si>
     <t>CONCERTACIÓ I COORDINACIÓ MUNICIPAL</t>
   </si>
   <si>
     <t>DIP4502 - CONCERTACIÓ I COORDINACIÓ MUNICIPAL</t>
   </si>
   <si>
     <t>Isabel Galan Sánchez</t>
   </si>
   <si>
     <t>CAP DE SERVEI DE CONCERTACIÓ I COORDINACIÓ MUNICIPAL</t>
   </si>
   <si>
     <t>DIP4505</t>
   </si>
   <si>
     <t>ARQUITECTURA MUNICIPAL</t>
   </si>
   <si>
     <t>DIP4505 - ARQUITECTURA MUNICIPAL</t>
   </si>
   <si>
     <t>Jaume Mutlló Pàmies</t>
   </si>
   <si>
     <t>CAP DE SERVEI D'ARQUITECTURA</t>
   </si>
   <si>
     <t>DIP450501</t>
   </si>
   <si>
     <t>PROJECTES</t>
   </si>
   <si>
     <t>DIP450501 - PROJECTES</t>
   </si>
   <si>
-    <t>David Gatell Angles</t>
+    <t>David Gatell Anglès</t>
   </si>
   <si>
     <t>CAP DE PROJECTE DE PROJECTES D'ARQUITECTURA</t>
   </si>
   <si>
     <t>DIP450502</t>
   </si>
   <si>
     <t>DIRECCIÓ D'OBRES</t>
   </si>
   <si>
     <t>DIP450502 - DIRECCIÓ D'OBRES</t>
   </si>
   <si>
     <t>Abdon Aguadé Benet</t>
   </si>
   <si>
     <t>CAP DE PROJECTE DE DIRECCIÓ D'OBRES</t>
   </si>
   <si>
     <t>DIP450503</t>
   </si>
   <si>
     <t>CARTOGRAFIA I ESTADÍSTICA</t>
   </si>
   <si>
     <t>DIP450503 - CARTOGRAFIA I ESTADÍSTICA</t>
   </si>
   <si>
     <t>Sergi Segarra Oliva</t>
   </si>
   <si>
     <t>CAP D'UNITAT OPERATIVA DE CARTOGRAFIA I ESTADÍSTICA</t>
   </si>
   <si>
-    <t>DIP4509</t>
+    <t>DIP4511</t>
+  </si>
+  <si>
+    <t>SECRETARIA INTERVENCIÓ MUNICIPAL</t>
+  </si>
+  <si>
+    <t>DIP451110</t>
+  </si>
+  <si>
+    <t>PROTECCIÓ DE DADES I TRANSPARÈNCIA</t>
+  </si>
+  <si>
+    <t>DIP451110 - PROTECCIÓ DE DADES I TRANSPARÈNCIA</t>
+  </si>
+  <si>
+    <t>Carmen Vuelta Santin</t>
+  </si>
+  <si>
+    <t>SECRETARI/ARIA INTERVENTOR/A</t>
+  </si>
+  <si>
+    <t>DIP4512</t>
+  </si>
+  <si>
+    <t>GABINET TÈCNIC</t>
+  </si>
+  <si>
+    <t>DIP4512 - GABINET TÈCNIC</t>
+  </si>
+  <si>
+    <t>Eudald Aragonès Casals</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI D'ASSISTÈNCIA ECONÒMICA I FINANCERA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>DIP4513</t>
+  </si>
+  <si>
+    <t>TRANSICIÓ ECOLÒGICA I ENGINYERIA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>DIP4513 - TRANSICIÓ ECOLÒGICA I ENGINYERIA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Jordi  Fabregat Sanjuan</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE TRANSICIÓ ECOLÒGICA I ENGINYERIA MUNICIPAL E.F.</t>
+  </si>
+  <si>
+    <t>DIP451301</t>
   </si>
   <si>
     <t>TRANSICIÓ ECOLÒGICA</t>
   </si>
   <si>
-    <t>DIP450901</t>
+    <t>DIP45130101</t>
   </si>
   <si>
     <t>DISCIPLINA URBANÍSTICA I MEDIAMBIENTAL</t>
   </si>
   <si>
-    <t>DIP4511</t>
-[...29 lines deleted...]
-    <t>DIP4513</t>
+    <t>DIP451302</t>
+  </si>
+  <si>
+    <t>SALUT PÚBLICA</t>
+  </si>
+  <si>
+    <t>DIP451303</t>
   </si>
   <si>
     <t>ENGINYERIA MUNICIPAL</t>
   </si>
   <si>
-    <t>DIP4513 - ENGINYERIA MUNICIPAL</t>
-[...7 lines deleted...]
-  <si>
     <t>DIP4514</t>
   </si>
   <si>
     <t>SUPORT ECONÒMIC</t>
   </si>
   <si>
     <t>DIP4514 - SUPORT ECONÒMIC</t>
   </si>
   <si>
     <t>Nuria Gras Nogues</t>
   </si>
   <si>
     <t>CAP DE SECCIÓ DE SUPORT ECONÒMIC</t>
   </si>
   <si>
     <t>DIP4515</t>
   </si>
   <si>
     <t>PERSONES I ACTIVITATS ENS LOCALS</t>
   </si>
   <si>
     <t>DIP4515 - PERSONES I ACTIVITATS ENS LOCALS</t>
   </si>
   <si>
     <t>Isabel Toribio Cazorla</t>
   </si>
   <si>
-    <t>CAP DE SECCIÓ DE GESTIÓ DE SERVEIS</t>
+    <t>CAP DE SECCIÓ DE PERSONES I ACTIVITATS ENS LOCALS</t>
   </si>
   <si>
     <t>DIP451501</t>
   </si>
   <si>
     <t>PERSONES ENS LOCALS</t>
   </si>
   <si>
     <t>DIP451502</t>
   </si>
   <si>
     <t>SUPORT ACTIVITATS</t>
   </si>
   <si>
     <t>DIP451502 - SUPORT ACTIVITATS</t>
   </si>
   <si>
     <t>Noelia Padilla Alvarez</t>
   </si>
   <si>
     <t>RESPONSABLE D'UNITAT DE SUPORT D'ACTIVITATS</t>
   </si>
   <si>
     <t>DIP4516</t>
   </si>
@@ -429,7130 +472,7843 @@
   <si>
     <t>CAP DE SECCIÓ D'E-ADMINISTRACIÓ</t>
   </si>
   <si>
     <t>DIP4517</t>
   </si>
   <si>
     <t>SUPORT JURÍDIC</t>
   </si>
   <si>
     <t>DIP4517 - SUPORT JURÍDIC</t>
   </si>
   <si>
     <t>Miquel Díez Rodriguez</t>
   </si>
   <si>
     <t>CAP DE SECCIÓ DE SUPORT JURÍDIC</t>
   </si>
   <si>
     <t>DIP451701</t>
   </si>
   <si>
     <t>SUPORT JURÍDIC GENERAL</t>
   </si>
   <si>
+    <t>DIP451701 - SUPORT JURÍDIC GENERAL</t>
+  </si>
+  <si>
+    <t>Carlos Martinez Martos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESPONSABLE D'UNITAT SUPORT JURÍDIC GENERAL_x000D_
+</t>
+  </si>
+  <si>
     <t>DIP451702</t>
   </si>
   <si>
     <t>GESTIÓ DEL PADRÓ D'HABITANTS</t>
   </si>
   <si>
     <t>DIP4518</t>
   </si>
   <si>
-    <t>PROTECCIÓ DE DADES I TRANSPARÈNCIA</t>
-[...10 lines deleted...]
-  <si>
     <t>DIP50</t>
   </si>
   <si>
     <t>ÀREA D'INFRAESTRUCTURES DEL TERRITORI</t>
   </si>
   <si>
     <t>DIP50 - ÀREA D'INFRAESTRUCTURES DEL TERRITORI</t>
   </si>
   <si>
     <t>Carlos Lozano Sánchez</t>
   </si>
   <si>
-    <t xml:space="preserve">CAP D'ÀREA D'INFRAESTRUCTURES DEL TERRITORI E.F.
+    <t xml:space="preserve">CAP D'ÀREA D'INFRAESTRUCTURES DEL TERRITORI E.F._x000D_
 </t>
   </si>
   <si>
     <t>DIP5002</t>
   </si>
   <si>
     <t>EXPLOTACIÓ</t>
   </si>
   <si>
     <t>DIP5002 - EXPLOTACIÓ</t>
   </si>
   <si>
     <t>Daniel López Ruiz</t>
   </si>
   <si>
     <t>CAP DE SECCIÓ D'EXPLOTACIÓ</t>
   </si>
   <si>
     <t>DIP500201</t>
   </si>
   <si>
     <t>VIGILÀNCIA DE CARRETERES</t>
   </si>
   <si>
     <t>DIP500201 - VIGILÀNCIA DE CARRETERES</t>
   </si>
   <si>
     <t>Alejandro Abellan Hernández</t>
   </si>
   <si>
     <t>CAP D'UNITAT OPERATIVA DE VIGILÀNCIA DE CARRETERES</t>
   </si>
   <si>
-    <t>DIP5006</t>
-[...5 lines deleted...]
-    <t>DIP5006 - CONSERVACIÓ</t>
+    <t>DIP500202</t>
+  </si>
+  <si>
+    <t>UNITAT OPERATIVA D'AUTORITZACIONS</t>
+  </si>
+  <si>
+    <t>DIP5007</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ D'INFRAESTRUCTURES DEL TERRITORI</t>
+  </si>
+  <si>
+    <t>DIP500701</t>
+  </si>
+  <si>
+    <t>COMPTABILITAT, CONTRACTES I FACTURACIÓ</t>
+  </si>
+  <si>
+    <t>DIP500701 - COMPTABILITAT, CONTRACTES I FACTURACIÓ</t>
+  </si>
+  <si>
+    <t>Oscar Sanchez Nolla</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT ADMINISTRATIVA DE COMPTABILITAT, CONTRACTES I FACTURACIÓ</t>
+  </si>
+  <si>
+    <t>DIP500702</t>
+  </si>
+  <si>
+    <t>TRAMITACIÓ DE PROJECTES, CONVENIS I SUBVENCIONS</t>
+  </si>
+  <si>
+    <t>DIP500702 - TRAMITACIÓ DE PROJECTES, CONVENIS I SUBVENCIONS</t>
+  </si>
+  <si>
+    <t>Yolanda Mercado Carrasco</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT ADMINISTRATIVA DE PROJECTES, CONVENIS I SUBVENCIONS</t>
+  </si>
+  <si>
+    <t>DIP5008</t>
+  </si>
+  <si>
+    <t>OFICINA TÈCNICA</t>
+  </si>
+  <si>
+    <t>DIP5008 - OFICINA TÈCNICA</t>
+  </si>
+  <si>
+    <t>José Antonio Pinel Ballestero</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ D'OFICINA TÈCNICA</t>
+  </si>
+  <si>
+    <t>DIP500801</t>
+  </si>
+  <si>
+    <t>UNITAT OPERATIVA D'OFICINA TÈCNICA</t>
+  </si>
+  <si>
+    <t>DIP500802</t>
+  </si>
+  <si>
+    <t>UNITAT OPERATIVA DE SUPERVISIÓ DE PROJECTES</t>
+  </si>
+  <si>
+    <t>DIP5009</t>
+  </si>
+  <si>
+    <t>PROJECTES I OBRES</t>
+  </si>
+  <si>
+    <t>DIP500902</t>
+  </si>
+  <si>
+    <t>ACTUACIONS PUNTUALS I REFORÇ DEL FERM</t>
+  </si>
+  <si>
+    <t>DIP500902 - ACTUACIONS PUNTUALS I REFORÇ DEL FERM</t>
+  </si>
+  <si>
+    <t>David Domingo Ibars</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT D'ACTUACIONS PUNTUALS I REFORÇ DE FERM</t>
+  </si>
+  <si>
+    <t>DIP5010</t>
+  </si>
+  <si>
+    <t>PROJECTES CORPORATIUS</t>
+  </si>
+  <si>
+    <t>DIP55</t>
+  </si>
+  <si>
+    <t>ÀREA DE PROMOCIÓ SOCIAL I CULTURAL</t>
+  </si>
+  <si>
+    <t>DIP55 - ÀREA DE PROMOCIÓ SOCIAL I CULTURAL</t>
+  </si>
+  <si>
+    <t>Rosa Comes Casas</t>
+  </si>
+  <si>
+    <t>CAP D'ÀREA DE PROMOCIÓ SOCIAL I CULTURAL</t>
+  </si>
+  <si>
+    <t>DIP5501</t>
+  </si>
+  <si>
+    <t>CULTURA</t>
+  </si>
+  <si>
+    <t>DIP550105</t>
+  </si>
+  <si>
+    <t>MUSEU D'ART MODERN</t>
+  </si>
+  <si>
+    <t>DIP550105 - MUSEU D'ART MODERN</t>
+  </si>
+  <si>
+    <t>Manel Margalef Arce</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAP DE SERVEI DE MUSEU_x000D_
+</t>
+  </si>
+  <si>
+    <t>DIP55010501</t>
+  </si>
+  <si>
+    <t>DIFUSIÓ I SERVEI PEDAGÒGIC</t>
+  </si>
+  <si>
+    <t>DIP55010502</t>
+  </si>
+  <si>
+    <t>GESTIÓ ADMINISTRATIVA I DOCUMENTACIÓ</t>
+  </si>
+  <si>
+    <t>DIP55010503</t>
+  </si>
+  <si>
+    <t>MANTENIMENT I ATENCIÓ AL PÚBLIC</t>
+  </si>
+  <si>
+    <t>DIP55010503 - MANTENIMENT I ATENCIÓ AL PÚBLIC</t>
+  </si>
+  <si>
+    <t>Benjamí Gerich Jiménez</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE MANTENIMENT I ATENCIÓ AL PÚBLIC</t>
+  </si>
+  <si>
+    <t>DIP550107</t>
+  </si>
+  <si>
+    <t>FOMENT DE LA CULTURA I EL PATRIMONI</t>
+  </si>
+  <si>
+    <t>DIP550107 - FOMENT DE LA CULTURA I EL PATRIMONI</t>
+  </si>
+  <si>
+    <t>Noemí Sas Castilleja</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE CULTURA</t>
+  </si>
+  <si>
+    <t>DIP5501071</t>
+  </si>
+  <si>
+    <t>SUBVENCIONS</t>
+  </si>
+  <si>
+    <t>DIP55010711</t>
+  </si>
+  <si>
+    <t>SERVEI A LA CIUTADANIA</t>
+  </si>
+  <si>
+    <t>DIP55010711 - SERVEI A LA CIUTADANIA</t>
+  </si>
+  <si>
+    <t>Carme Anglès Vallverdú</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT ADMINISTRATIU/IVA DE SERVEI AL CIUTADÀ</t>
+  </si>
+  <si>
+    <t>DIP55010712</t>
+  </si>
+  <si>
+    <t>SERVEI A CULTURA</t>
+  </si>
+  <si>
+    <t>DIP55010712 - SERVEI A CULTURA</t>
+  </si>
+  <si>
+    <t>Laia Mone Bellido</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT ADMINISTRATIVA DE SERVEI A CULTURA</t>
+  </si>
+  <si>
+    <t>DIP5501072</t>
+  </si>
+  <si>
+    <t>CONSERVACIÓ I RESTAURACIÓ DE BÉNS CULTURALS</t>
+  </si>
+  <si>
+    <t>DIP5501072 - CONSERVACIÓ I RESTAURACIÓ DE BÉNS CULTURALS</t>
+  </si>
+  <si>
+    <t>Carmen Clemente Martínez</t>
+  </si>
+  <si>
+    <t>CAP DE PROJECTE DE CONSERVACIÓ I RESTAURACIÓ DE BÉNS CULTURALS</t>
+  </si>
+  <si>
+    <t>DIP550108</t>
+  </si>
+  <si>
+    <t>ACCIÓ CULTURAL</t>
+  </si>
+  <si>
+    <t>DIP550108 - ACCIÓ CULTURAL</t>
+  </si>
+  <si>
+    <t>M. Pilar Lanau Franch</t>
+  </si>
+  <si>
+    <t>CAP DE PROJECTE COORDINACIÓ DE PROJECTES CULTURALS I EDUCATIUS</t>
+  </si>
+  <si>
+    <t>DIP5501081</t>
+  </si>
+  <si>
+    <t>AUDITORI, PUBLICACIONS I PROGRAMES CULTURALS</t>
+  </si>
+  <si>
+    <t>DIP5501081 - AUDITORI, PUBLICACIONS I PROGRAMES CULTURALS</t>
+  </si>
+  <si>
+    <t>Maria Fe Merchan Bordallo</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT OPERATIVA DE L'AUDITORI, PUBLICACIONS I PROGRAMES CULTURALS</t>
+  </si>
+  <si>
+    <t>DIP5501082</t>
+  </si>
+  <si>
+    <t>MEDIACIÓ I DINAMITZACIÓ CULTURALS</t>
+  </si>
+  <si>
+    <t>DIP5501083</t>
+  </si>
+  <si>
+    <t>CENTRE D'ART I CULTURA</t>
+  </si>
+  <si>
+    <t>DIP5501083 - CENTRE D'ART I CULTURA</t>
+  </si>
+  <si>
+    <t>Maria LLuïsa Gené Rebull</t>
+  </si>
+  <si>
+    <t>DELEGAT/ADA DE DIRECCIÓ</t>
+  </si>
+  <si>
+    <t>DIP55010831</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS</t>
+  </si>
+  <si>
+    <t>DIP55010832</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS I DINAMITZACIÓ CULTURAL</t>
+  </si>
+  <si>
+    <t>DIP60</t>
+  </si>
+  <si>
+    <t>OA PATRONAT DE TURISME</t>
+  </si>
+  <si>
+    <t>DIP60 - OA PATRONAT DE TURISME</t>
+  </si>
+  <si>
+    <t>Octavi Bono  Gispert</t>
+  </si>
+  <si>
+    <t>CAP DE L'ORGANISME AUTÒNOM PATRONAT DE TURISME</t>
+  </si>
+  <si>
+    <t>DIP6000</t>
+  </si>
+  <si>
+    <t>PERSONAL EXTERN</t>
+  </si>
+  <si>
+    <t>ESTRATÈGIA I DESENVOLUPAMENT DE LES DESTINACIONS</t>
+  </si>
+  <si>
+    <t>DIP6001</t>
+  </si>
+  <si>
+    <t>TURISME COSTA DAURADA</t>
+  </si>
+  <si>
+    <t>DIP600101</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ DE TURISME COSTA DAURADA</t>
+  </si>
+  <si>
+    <t>DIP600102</t>
+  </si>
+  <si>
+    <t>MÀRQUETING I COMUNICACIÓ</t>
+  </si>
+  <si>
+    <t>DIP600103</t>
+  </si>
+  <si>
+    <t>SUPORT A LA COMERCIALITZACIÓ</t>
+  </si>
+  <si>
+    <t>DIP600103 - SUPORT A LA COMERCIALITZACIÓ</t>
+  </si>
+  <si>
+    <t>Francisco Jose Bueno Moro</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE PROMOCIÓ</t>
+  </si>
+  <si>
+    <t>DIP6002</t>
+  </si>
+  <si>
+    <t>TURISME TERRES DE L'EBRE</t>
+  </si>
+  <si>
+    <t>DIP6002 - TURISME TERRES DE L'EBRE</t>
+  </si>
+  <si>
+    <t>Albert Folch Giró</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE TURISME TERRES DE L'EBRE</t>
+  </si>
+  <si>
+    <t>DIP600201</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ DE TURISME TERRES DE L'EBRE</t>
+  </si>
+  <si>
+    <t>DIP600202</t>
+  </si>
+  <si>
+    <t>DIP600203</t>
+  </si>
+  <si>
+    <t>DIP6094</t>
+  </si>
+  <si>
+    <t>CONTRACTACIÓ I EXPROPIACIONS</t>
+  </si>
+  <si>
+    <t>DIP6095</t>
+  </si>
+  <si>
+    <t>ÀREA DE TECNOLOGIES DE LA INFORMACIÓ I LA COMUNICACIÓ-</t>
+  </si>
+  <si>
+    <t>DIP6096</t>
+  </si>
+  <si>
+    <t>SECRETARIA GENERAL</t>
+  </si>
+  <si>
+    <t>DIP6097</t>
+  </si>
+  <si>
+    <t>ÀREA DE RECURSOS HUMANS</t>
+  </si>
+  <si>
+    <t>DIP6098</t>
+  </si>
+  <si>
+    <t>ÀREA TRESORERIA</t>
+  </si>
+  <si>
+    <t>DIP6099</t>
+  </si>
+  <si>
+    <t>ÀREA INTERVENCIÓ</t>
+  </si>
+  <si>
+    <t>DIP65</t>
+  </si>
+  <si>
+    <t>BASE-GESTIÓ D'INGRESSOS</t>
+  </si>
+  <si>
+    <t>DIP65 - BASE-GESTIÓ D'INGRESSOS</t>
+  </si>
+  <si>
+    <t>Manel Jardí Boquera</t>
+  </si>
+  <si>
+    <t>CAP DE L'ORGANISME AUTÒNOM BASE-GESTIÓ D'INGRESSOS</t>
+  </si>
+  <si>
+    <t>DIP6521</t>
+  </si>
+  <si>
+    <t>DIRECCIÓ</t>
+  </si>
+  <si>
+    <t>DIP65211</t>
+  </si>
+  <si>
+    <t>SUPORT A LA PRESIDÈNCIA I A LA DIRECCIÓ</t>
+  </si>
+  <si>
+    <t>DIP65212</t>
+  </si>
+  <si>
+    <t>SUPORT A LA SECRETARIA DELEGADA</t>
+  </si>
+  <si>
+    <t>DIP65212 - SUPORT A LA SECRETARIA DELEGADA</t>
+  </si>
+  <si>
+    <t>Imma Matamoros Vilalta</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT ADMINISTRATIVA DE SUPORT A LA SECRETARIA DELEGADA</t>
+  </si>
+  <si>
+    <t>DIP65213</t>
+  </si>
+  <si>
+    <t>SUPORT ALS ENS DELEGANTS</t>
+  </si>
+  <si>
+    <t>DIP65213 - SUPORT ALS ENS DELEGANTS</t>
+  </si>
+  <si>
+    <t>Joaquim Bonet Lavega</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE SUPORT ALS ENS DELEGANTS</t>
+  </si>
+  <si>
+    <t>DIP65214</t>
+  </si>
+  <si>
+    <t>SUPORT DE RECURSOS HUMANS</t>
+  </si>
+  <si>
+    <t>DIP6522</t>
+  </si>
+  <si>
+    <t>SERVEIS CENTRALS</t>
+  </si>
+  <si>
+    <t>DIP65221</t>
+  </si>
+  <si>
+    <t>ASSESSORIA JURÍDICA</t>
+  </si>
+  <si>
+    <t>DIP65221 - ASSESSORIA JURÍDICA</t>
+  </si>
+  <si>
+    <t>Joan Carles Bertomeu Blanch</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI D'ASSESSORIA JURÍDICA I CONTRACTACIÓ</t>
+  </si>
+  <si>
+    <t>DIP652211</t>
+  </si>
+  <si>
+    <t>RECURSOS</t>
+  </si>
+  <si>
+    <t>DIP652211 - RECURSOS</t>
+  </si>
+  <si>
+    <t>Sandra  Garcia Roselló</t>
+  </si>
+  <si>
+    <t>RESPONSABLE D'UNITAT DE RECURSOS</t>
+  </si>
+  <si>
+    <t>DIP652212</t>
+  </si>
+  <si>
+    <t>LITIGIS I CONCURSAL</t>
+  </si>
+  <si>
+    <t>DIP652213</t>
+  </si>
+  <si>
+    <t>GESTIÓ ARXIVÍSTICA I DOCUMENTAL</t>
+  </si>
+  <si>
+    <t>DIP652214</t>
+  </si>
+  <si>
+    <t>CONTRACTACIÓ</t>
+  </si>
+  <si>
+    <t>DIP65222</t>
+  </si>
+  <si>
+    <t>SERVEIS INFORMÀTICS</t>
+  </si>
+  <si>
+    <t>DIP65222 - SERVEIS INFORMÀTICS</t>
+  </si>
+  <si>
+    <t>Casas Vidal, Carles</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE SERVEIS INFORMÀTICS</t>
+  </si>
+  <si>
+    <t>DIP652221</t>
+  </si>
+  <si>
+    <t>SISTEMES</t>
+  </si>
+  <si>
+    <t>DIP652222</t>
+  </si>
+  <si>
+    <t>APLICACIONS INFORMÀTIQUES</t>
+  </si>
+  <si>
+    <t>DIP652222 - APLICACIONS INFORMÀTIQUES</t>
+  </si>
+  <si>
+    <t>Jordi Hierro Fores</t>
+  </si>
+  <si>
+    <t>TÈCNIC/A SUPERIOR</t>
+  </si>
+  <si>
+    <t>DIP6522221</t>
+  </si>
+  <si>
+    <t>GESTIÓ DE LA INFORMACIÓ</t>
+  </si>
+  <si>
+    <t>DIP6522222</t>
+  </si>
+  <si>
+    <t>PROGRAMARI INTERMEDIARI</t>
+  </si>
+  <si>
+    <t>DIP6522223</t>
+  </si>
+  <si>
+    <t>DESENVOLUPAMENT</t>
+  </si>
+  <si>
+    <t>DIP6522224</t>
+  </si>
+  <si>
+    <t>USABILITAT I ADAPTABILITAT</t>
+  </si>
+  <si>
+    <t>DIP6522225</t>
+  </si>
+  <si>
+    <t>PRODUCCIÓ</t>
+  </si>
+  <si>
+    <t>DIP652223</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ DE SERVEIS INFORMÀTICS</t>
+  </si>
+  <si>
+    <t>DIP65223</t>
+  </si>
+  <si>
+    <t>GESTIÓ ECONÒMICA</t>
+  </si>
+  <si>
+    <t>DIP65223 - GESTIÓ ECONÒMICA</t>
+  </si>
+  <si>
+    <t>Patricia Lopez</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ E.F.</t>
+  </si>
+  <si>
+    <t>DIP652231</t>
+  </si>
+  <si>
+    <t>GESTIÓ COMPTABLE I PRESSUPOSTÀRIA</t>
+  </si>
+  <si>
+    <t>DIP652232</t>
+  </si>
+  <si>
+    <t>GESTIÓ FINANCERA</t>
+  </si>
+  <si>
+    <t>DIP652232 - GESTIÓ FINANCERA</t>
+  </si>
+  <si>
+    <t>Raquel Garcia Escote</t>
+  </si>
+  <si>
+    <t>TÈCNIC/A MITJÀ/ANA</t>
+  </si>
+  <si>
+    <t>DIP652233</t>
+  </si>
+  <si>
+    <t>PATRIMONI</t>
+  </si>
+  <si>
+    <t>DIP6523</t>
+  </si>
+  <si>
+    <t>SERVEIS OPERATIUS</t>
+  </si>
+  <si>
+    <t>DIP65231</t>
+  </si>
+  <si>
+    <t>GESTIÓ D'INGRESSOS</t>
+  </si>
+  <si>
+    <t>DIP65231 - GESTIÓ D'INGRESSOS</t>
+  </si>
+  <si>
+    <t>Chavarria Tenesa, Jose Maria</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE GESTIÓ TRIBUTÀRIA</t>
+  </si>
+  <si>
+    <t>DIP652311</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓ I GESTIÓ DE DEUTES</t>
+  </si>
+  <si>
+    <t>DIP6523112</t>
+  </si>
+  <si>
+    <t>FRACCIONAMENTS</t>
+  </si>
+  <si>
+    <t>DIP6523113</t>
+  </si>
+  <si>
+    <t>GESTIÓ DE DADES I TRAMESES</t>
+  </si>
+  <si>
+    <t>DIP652312</t>
+  </si>
+  <si>
+    <t>TRIBUTS IMMOBILIARIS</t>
+  </si>
+  <si>
+    <t>DIP6523121</t>
+  </si>
+  <si>
+    <t>GESTIÓ CADASTRAL</t>
+  </si>
+  <si>
+    <t>DIP6523122</t>
+  </si>
+  <si>
+    <t>GESTIÓ DE BÉNS IMMOBLES I TAXES</t>
+  </si>
+  <si>
+    <t>DIP6523123</t>
+  </si>
+  <si>
+    <t>PLUSVÀLUES</t>
+  </si>
+  <si>
+    <t>DIP652313</t>
+  </si>
+  <si>
+    <t>ALTRES INGRESSOS</t>
+  </si>
+  <si>
+    <t>DIP652314</t>
+  </si>
+  <si>
+    <t>SERVEIS ALS ENS</t>
+  </si>
+  <si>
+    <t>DIP652314 - SERVEIS ALS ENS</t>
+  </si>
+  <si>
+    <t>Miquel Gil</t>
+  </si>
+  <si>
+    <t>DIP65232</t>
+  </si>
+  <si>
+    <t>RECAPTACIÓ EXECUTIVA</t>
+  </si>
+  <si>
+    <t>DIP65232 - RECAPTACIÓ EXECUTIVA</t>
+  </si>
+  <si>
+    <t>Callau Lopez, Alberto Jesus</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE RECAPTACIÓ EXECUTIVA</t>
+  </si>
+  <si>
+    <t>DIP652321</t>
+  </si>
+  <si>
+    <t>EMBARGAMENTS</t>
+  </si>
+  <si>
+    <t>DIP6523211</t>
+  </si>
+  <si>
+    <t>EMBARGAMENT DE BÉNS IMMOBLES</t>
+  </si>
+  <si>
+    <t>DIP6523212</t>
+  </si>
+  <si>
+    <t>ALTRES EMBARGAMENTS I GESTIÓ DE DEUTES</t>
+  </si>
+  <si>
+    <t>DIP6523212 - ALTRES EMBARGAMENTS I GESTIÓ DE DEUTES</t>
+  </si>
+  <si>
+    <t>Magda Pelegrina Sanchez</t>
+  </si>
+  <si>
+    <t>TÈCNIC/A MITJÀ/ANA DE GESTIÓ</t>
+  </si>
+  <si>
+    <t>DIP65232121</t>
+  </si>
+  <si>
+    <t>EMBARGAMENT DE SOUS, SALARIS I PENSIONS</t>
+  </si>
+  <si>
+    <t>DIP65232122</t>
+  </si>
+  <si>
+    <t>EMBARGAMENT DE VEHICLES I BÉNS MOBLES</t>
+  </si>
+  <si>
+    <t>DIP65232123</t>
+  </si>
+  <si>
+    <t>EMBARGAMENT DE RENDES I CRÈDITS</t>
+  </si>
+  <si>
+    <t>DIP652322</t>
+  </si>
+  <si>
+    <t>SUBHASTES</t>
+  </si>
+  <si>
+    <t>DIP652323</t>
+  </si>
+  <si>
+    <t>FALLITS I DERIVACIONS</t>
+  </si>
+  <si>
+    <t>DIP652323 - FALLITS I DERIVACIONS</t>
+  </si>
+  <si>
+    <t>Albert Salvado Tares</t>
+  </si>
+  <si>
+    <t>DIP65233</t>
+  </si>
+  <si>
+    <t>INSPECCIÓ</t>
+  </si>
+  <si>
+    <t>DIP65233 - INSPECCIÓ</t>
+  </si>
+  <si>
+    <t>Jordi Ferre Ferrando</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAP DE SECCIÓ D'INSPECCIÓ_x000D_
+</t>
+  </si>
+  <si>
+    <t>DIP65234</t>
+  </si>
+  <si>
+    <t>MULTES</t>
+  </si>
+  <si>
+    <t>DIP65234 - MULTES</t>
+  </si>
+  <si>
+    <t>Ramon Balcells Farres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESPONSABLE D'UNITAT DE MULTES_x000D_
+</t>
+  </si>
+  <si>
+    <t>DIP65236</t>
+  </si>
+  <si>
+    <t>GRANS CONTRIBUENTS</t>
+  </si>
+  <si>
+    <t>DIP6524</t>
+  </si>
+  <si>
+    <t>SERVEIS AL TERRITORI</t>
+  </si>
+  <si>
+    <t>DIP6524 - SERVEIS AL TERRITORI</t>
+  </si>
+  <si>
+    <t>Cristina Plana Badia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAP DE SECCIÓ DE SERVEIS AL TERRITORI_x000D_
+</t>
+  </si>
+  <si>
+    <t>DIP65242</t>
+  </si>
+  <si>
+    <t>ATENCIÓ A LA CIUTADANIA</t>
+  </si>
+  <si>
+    <t>DIP65243</t>
+  </si>
+  <si>
+    <t>ZONA NORD (BAIX PENEDÈS, ALT CAMP I CONCA DE BARBERÀ)</t>
+  </si>
+  <si>
+    <t>DIP652431</t>
+  </si>
+  <si>
+    <t>OFICINA DEL VENDRELL</t>
+  </si>
+  <si>
+    <t>DIP652431 - OFICINA DEL VENDRELL</t>
+  </si>
+  <si>
+    <t>Eva Romaguera Cerveró</t>
+  </si>
+  <si>
+    <t>DIP6524311</t>
+  </si>
+  <si>
+    <t>OFICINA DE L'ARBOÇ</t>
+  </si>
+  <si>
+    <t>DIP6524312</t>
+  </si>
+  <si>
+    <t>OFICINA DE LA BISBAL DEL PENEDÈS</t>
+  </si>
+  <si>
+    <t>DIP652432</t>
+  </si>
+  <si>
+    <t>OFICINA DE CALAFELL</t>
+  </si>
+  <si>
+    <t>DIP652432 - OFICINA DE CALAFELL</t>
+  </si>
+  <si>
+    <t>Nuria Ventosa Galofre</t>
+  </si>
+  <si>
+    <t>DIP6524321</t>
+  </si>
+  <si>
+    <t>OFICINA DE SEGUR DE CALAFELL</t>
+  </si>
+  <si>
+    <t>DIP652433</t>
+  </si>
+  <si>
+    <t>OFICINA DE CUNIT</t>
+  </si>
+  <si>
+    <t>DIP652433 - OFICINA DE CUNIT</t>
+  </si>
+  <si>
+    <t>Carme Barbera Seuba</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE CUNIT</t>
+  </si>
+  <si>
+    <t>DIP652434</t>
+  </si>
+  <si>
+    <t>OFICINA DE VALLS</t>
+  </si>
+  <si>
+    <t>DIP652434 - OFICINA DE VALLS</t>
+  </si>
+  <si>
+    <t>Carme Salat Marsal</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE VALLS</t>
+  </si>
+  <si>
+    <t>DIP6524341</t>
+  </si>
+  <si>
+    <t>OFICINA D'ALCOVER</t>
+  </si>
+  <si>
+    <t>DIP652435</t>
+  </si>
+  <si>
+    <t>OFICINA DE MONTBLANC</t>
+  </si>
+  <si>
+    <t>DIP6524351</t>
+  </si>
+  <si>
+    <t>OFICINA DE SANTA COLOMA DE QUERALT</t>
+  </si>
+  <si>
+    <t>DIP65244</t>
+  </si>
+  <si>
+    <t>ZONA CENTRE (TARRAGONÈS I BAIX CAMP)</t>
+  </si>
+  <si>
+    <t>DIP652441</t>
+  </si>
+  <si>
+    <t>OFICINA DE TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP652441 - OFICINA DE TARRAGONA</t>
+  </si>
+  <si>
+    <t>Joan Ramon Antolin Irigaray</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP6524410</t>
+  </si>
+  <si>
+    <t>OFICINA DE MIAMI PLATJA</t>
+  </si>
+  <si>
+    <t>DIP6524410 - OFICINA DE MIAMI PLATJA</t>
+  </si>
+  <si>
+    <t>Susana Ongay Martin</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE MIAMI PLATJA</t>
+  </si>
+  <si>
+    <t>DIP65244101</t>
+  </si>
+  <si>
+    <t>OFICINA DE MONT-ROIG</t>
+  </si>
+  <si>
+    <t>DIP6524411</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA DE LA CANONJA</t>
+  </si>
+  <si>
+    <t>DIP6524411 - OFICINA DELEGADA DE LA CANONJA</t>
+  </si>
+  <si>
+    <t>Misericòrdia Lobo Xifré</t>
+  </si>
+  <si>
+    <t>ADMINISTRATIU/IVA DE GESTIÓ - RESPONSABLE OFICINA DE LA CANONJA</t>
+  </si>
+  <si>
+    <t>DIP652442</t>
+  </si>
+  <si>
+    <t>OFICINA DE TORREDEMBARRA</t>
+  </si>
+  <si>
+    <t>DIP652442 - OFICINA DE TORREDEMBARRA</t>
+  </si>
+  <si>
+    <t>Rosa Maria Canals Hernandez</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE TORREDEMBARRA</t>
+  </si>
+  <si>
+    <t>DIP652443</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA D'ALTAFULLA</t>
+  </si>
+  <si>
+    <t>DIP652443 - OFICINA DELEGADA D'ALTAFULLA</t>
+  </si>
+  <si>
+    <t>Miriam Rodriguez Diaz</t>
+  </si>
+  <si>
+    <t>ADMINISTRATIU/IVA DE GESTIÓ - RESPONSABLE OFICINA D'ALTAFULLA</t>
+  </si>
+  <si>
+    <t>DIP652444</t>
+  </si>
+  <si>
+    <t>OFICINA DE CREIXELL</t>
+  </si>
+  <si>
+    <t>DIP652445</t>
+  </si>
+  <si>
+    <t>OFICINA DE RODA DE BERÀ</t>
+  </si>
+  <si>
+    <t>DIP652445 - OFICINA DE RODA DE BERÀ</t>
+  </si>
+  <si>
+    <t>Ester Bairaguet Montalban</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT-OFICINA DE RODA DE BERÀ</t>
+  </si>
+  <si>
+    <t>DIP652446</t>
+  </si>
+  <si>
+    <t>OFICINA DE REUS</t>
+  </si>
+  <si>
+    <t>DIP652446 - OFICINA DE REUS</t>
+  </si>
+  <si>
+    <t>Belen Franco Chinchilla</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE REUS</t>
+  </si>
+  <si>
+    <t>DIP6524461</t>
+  </si>
+  <si>
+    <t>OFICINA DE LA SELVA DEL CAMP</t>
+  </si>
+  <si>
+    <t>DIP6524462</t>
+  </si>
+  <si>
+    <t>OFICINA DE RIUDOMS</t>
+  </si>
+  <si>
+    <t>DIP652448</t>
+  </si>
+  <si>
+    <t>OFICINA DE VILA-SECA</t>
+  </si>
+  <si>
+    <t>DIP652448 - OFICINA DE VILA-SECA</t>
+  </si>
+  <si>
+    <t>Fuensanta Anaya Torres</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE VILA-SECA</t>
+  </si>
+  <si>
+    <t>DIP652449</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA DE VANDELLÒS I L'HOSPITALET</t>
+  </si>
+  <si>
+    <t>DIP65245</t>
+  </si>
+  <si>
+    <t>ZONA SUD (RIB EBRE, TERRA ALTA, BAIX EBRE, MONTSIÀ I PRIORAT)</t>
+  </si>
+  <si>
+    <t>DIP652451</t>
+  </si>
+  <si>
+    <t>OFICINA DE TORTOSA</t>
+  </si>
+  <si>
+    <t>DIP652451 - OFICINA DE TORTOSA</t>
+  </si>
+  <si>
+    <t>Francesc Gutierrez Marquez</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE TORTOSA</t>
+  </si>
+  <si>
+    <t>DIP6524511</t>
+  </si>
+  <si>
+    <t>OFICINA DE L'ALDEA</t>
+  </si>
+  <si>
+    <t>DIP6524512</t>
+  </si>
+  <si>
+    <t>OFICINA DE CAMARLES</t>
+  </si>
+  <si>
+    <t>DIP652452</t>
+  </si>
+  <si>
+    <t>OFICINA DE DELTEBRE</t>
+  </si>
+  <si>
+    <t>DIP652452 - OFICINA DE DELTEBRE</t>
+  </si>
+  <si>
+    <t>Laia Grañana Cervera</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT-OFICINA DE DELTEBRE</t>
+  </si>
+  <si>
+    <t>DIP652453</t>
+  </si>
+  <si>
+    <t>OFICINA D'AMPOSTA</t>
+  </si>
+  <si>
+    <t>DIP652453 - OFICINA D'AMPOSTA</t>
+  </si>
+  <si>
+    <t>Fernando Saporta Cano</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA D'AMPOSTA</t>
+  </si>
+  <si>
+    <t>DIP6524531</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA DE LA SÉNIA</t>
+  </si>
+  <si>
+    <t>DIP6524532</t>
+  </si>
+  <si>
+    <t>OFICINA DE SANT JAUME D'ENVEJA</t>
+  </si>
+  <si>
+    <t>DIP652454</t>
+  </si>
+  <si>
+    <t>OFICINA DE LA RÀPITA</t>
+  </si>
+  <si>
+    <t>DIP652454 - OFICINA DE LA RÀPITA</t>
+  </si>
+  <si>
+    <t>Joan Pere Piñana Boix</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT-OFICINA DE LA RÀPITA</t>
+  </si>
+  <si>
+    <t>DIP652455</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA D'ALCANAR</t>
+  </si>
+  <si>
+    <t>DIP652455 - OFICINA DELEGADA D'ALCANAR</t>
+  </si>
+  <si>
+    <t>Merce Sancho Rubio</t>
+  </si>
+  <si>
+    <t>ADMINISTRATIU/IVA DE GESTIÓ - RESPONSABLE OFICINA D'ALCANAR</t>
+  </si>
+  <si>
+    <t>DIP652456</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA D'ULLDECONA</t>
+  </si>
+  <si>
+    <t>DIP652456 - OFICINA DELEGADA D'ULLDECONA</t>
+  </si>
+  <si>
+    <t>Rosa Brau adell</t>
+  </si>
+  <si>
+    <t>ADMINISTRATIU/IVA DE GESTIÓ - RESPONSABLE OFICINA D'ULLDECONA</t>
+  </si>
+  <si>
+    <t>DIP652457</t>
+  </si>
+  <si>
+    <t>OFICINA DE MÓRA D'EBRE</t>
+  </si>
+  <si>
+    <t>DIP652457 - OFICINA DE MÓRA D'EBRE</t>
+  </si>
+  <si>
+    <t>Baltasar Ferre Mallofre</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT - OFICINA DE MÒRA D'EBRE</t>
+  </si>
+  <si>
+    <t>DIP6524571</t>
+  </si>
+  <si>
+    <t>OFICINA DE FLIX</t>
+  </si>
+  <si>
+    <t>DIP652458</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA DE GANDESA</t>
+  </si>
+  <si>
+    <t>DIP652458 - OFICINA DELEGADA DE GANDESA</t>
+  </si>
+  <si>
+    <t>Marta Samper Samper</t>
+  </si>
+  <si>
+    <t>ADMINISTRATIU/IVA DE GESTIÓ - RESPONSABLE OFICINA DE GANDESA</t>
+  </si>
+  <si>
+    <t>DIP652459</t>
+  </si>
+  <si>
+    <t>OFICINA DELEGADA DE FALSET</t>
+  </si>
+  <si>
+    <t>DIP652459 - OFICINA DELEGADA DE FALSET</t>
+  </si>
+  <si>
+    <t>Anton Anguera Maymo</t>
+  </si>
+  <si>
+    <t>ADMINISTRATIU/IVA DE GESTIÓ - RESPONSABLE DE L'OFICINA DE FALSET</t>
+  </si>
+  <si>
+    <t>DIP65247</t>
+  </si>
+  <si>
+    <t>SERVEIS AUXILIARS</t>
+  </si>
+  <si>
+    <t>DIP6599</t>
+  </si>
+  <si>
+    <t>DIP70</t>
+  </si>
+  <si>
+    <t>ÀREA DE PERSONES I TALENT</t>
+  </si>
+  <si>
+    <t>DIP70 - ÀREA DE PERSONES I TALENT</t>
+  </si>
+  <si>
+    <t>Eugenia Díez Rodríguez</t>
+  </si>
+  <si>
+    <t>Mila Santolaria Mairal</t>
+  </si>
+  <si>
+    <t>DIP7001</t>
+  </si>
+  <si>
+    <t>ASSISTÈNCIA TÈCNICA</t>
+  </si>
+  <si>
+    <t>DIP700103</t>
+  </si>
+  <si>
+    <t>SUPORT A LES PERSONES</t>
+  </si>
+  <si>
+    <t>DIP700107</t>
+  </si>
+  <si>
+    <t>SISTEMES D'INFORMACIÓ DE PERSONES</t>
+  </si>
+  <si>
+    <t>DIP7002</t>
+  </si>
+  <si>
+    <t>PLANIFICACIÓ I ORGANITZACIÓ</t>
+  </si>
+  <si>
+    <t>DIP7002 - PLANIFICACIÓ I ORGANITZACIÓ</t>
+  </si>
+  <si>
+    <t>DIP700201</t>
+  </si>
+  <si>
+    <t>PLANIFICACIÓ I PROVISIÓ</t>
+  </si>
+  <si>
+    <t>DIP700201 - PLANIFICACIÓ I PROVISIÓ</t>
+  </si>
+  <si>
+    <t>Susana Gomez Luri</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE PLANIFICACIÓ I PROVISIÓ</t>
+  </si>
+  <si>
+    <t>DIP70020101</t>
+  </si>
+  <si>
+    <t>PLANIFICACIÓ</t>
+  </si>
+  <si>
+    <t>DIP70020102</t>
+  </si>
+  <si>
+    <t>PROVISIÓ</t>
+  </si>
+  <si>
+    <t>DIP70020102 - PROVISIÓ</t>
+  </si>
+  <si>
+    <t>Andres Lechuga Quijada</t>
+  </si>
+  <si>
+    <t>RESPONSABLE D'UNITAT DE PROVISIÓ</t>
+  </si>
+  <si>
+    <t>DIP700202</t>
+  </si>
+  <si>
+    <t>SELECCIÓ</t>
+  </si>
+  <si>
+    <t>DIP700202 - SELECCIÓ</t>
+  </si>
+  <si>
+    <t>Maria Angels Martinez March</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE SELECCIÓ</t>
+  </si>
+  <si>
+    <t>DIP70020201</t>
+  </si>
+  <si>
+    <t>UNITAT D'EXECUCIÓ DE L'OFERTA PÚBLICA</t>
+  </si>
+  <si>
+    <t>DIP70020202</t>
+  </si>
+  <si>
+    <t>UNITAT CAPTACIÓ DE TALENT</t>
+  </si>
+  <si>
+    <t>DIP700203</t>
+  </si>
+  <si>
+    <t>VINCULACIÓ</t>
+  </si>
+  <si>
+    <t>DIP700203 - VINCULACIÓ</t>
+  </si>
+  <si>
+    <t>Pepa Cascante Tomas</t>
+  </si>
+  <si>
+    <t>DIP70020301</t>
+  </si>
+  <si>
+    <t>VINCULACIÓ DE GESTIÓ DE CENTRES</t>
+  </si>
+  <si>
+    <t>DIP70020399</t>
+  </si>
+  <si>
+    <t>Unitat d'expedients disciplinaris</t>
+  </si>
+  <si>
+    <t>DIP700203990001</t>
+  </si>
+  <si>
+    <t>Unitat de l'expedient disciplinari 8004330008-2025-0012931</t>
+  </si>
+  <si>
+    <t>DIP7005</t>
+  </si>
+  <si>
+    <t>PROMOCIÓ ECONÒMICA I OCUPACIÓ</t>
+  </si>
+  <si>
+    <t>DIP7005 - PROMOCIÓ ECONÒMICA I OCUPACIÓ</t>
+  </si>
+  <si>
+    <t>Dolors Micola Piñol</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE PROMOCIÓ ECONÒMICA I OCUPACIÓ</t>
+  </si>
+  <si>
+    <t>DIP700501</t>
+  </si>
+  <si>
+    <t>EMPRENEDORIA</t>
+  </si>
+  <si>
+    <t>DIP700501 - EMPRENEDORIA</t>
+  </si>
+  <si>
+    <t>Elisabet Jiménez Burgueño</t>
+  </si>
+  <si>
+    <t>DIP700502</t>
+  </si>
+  <si>
+    <t>POLÍTIQUES D'OCUPACIÓ</t>
+  </si>
+  <si>
+    <t>DIP700502 - POLÍTIQUES D'OCUPACIÓ</t>
+  </si>
+  <si>
+    <t>Pere Alexandre Rodriguez Masip</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE POLÍTIQUES D'OCUPACIÓ</t>
+  </si>
+  <si>
+    <t>DIP700503</t>
+  </si>
+  <si>
+    <t>GESTIÓ ECONÒMICA I ADMINISTRATIVA</t>
+  </si>
+  <si>
+    <t>DIP700503 - GESTIÓ ECONÒMICA I ADMINISTRATIVA</t>
+  </si>
+  <si>
+    <t>Carolina Gimenez Hidalgo</t>
+  </si>
+  <si>
+    <t>DIP7010</t>
+  </si>
+  <si>
+    <t>DESENVOLUPAMENT DE PERSONES I TALENT</t>
+  </si>
+  <si>
+    <t>DIP7010 - DESENVOLUPAMENT DE PERSONES I TALENT</t>
+  </si>
+  <si>
+    <t>Maria Fontcalda Solé Altadill</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE DESENVOLUPAMENT DE PERSONES I TALENT</t>
+  </si>
+  <si>
+    <t>DIP701002</t>
+  </si>
+  <si>
+    <t>FORMACIÓ</t>
+  </si>
+  <si>
+    <t>DIP701003</t>
+  </si>
+  <si>
+    <t>DIP701004</t>
+  </si>
+  <si>
+    <t>SEGURETAT I SALUT</t>
+  </si>
+  <si>
+    <t>DIP701005</t>
+  </si>
+  <si>
+    <t>IGUALTAT</t>
+  </si>
+  <si>
+    <t>DIP7011</t>
+  </si>
+  <si>
+    <t>RELACIONS LABORALS</t>
+  </si>
+  <si>
+    <t>DIP7011 - RELACIONS LABORALS</t>
+  </si>
+  <si>
+    <t>Cristina Rodriguez Tocino</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE RELACIONS LABORALS</t>
+  </si>
+  <si>
+    <t>DIP7012</t>
+  </si>
+  <si>
+    <t>FORMACIÓ PERSONAL ENS LOCALS</t>
+  </si>
+  <si>
+    <t>DIP7012 - FORMACIÓ PERSONAL ENS LOCALS</t>
+  </si>
+  <si>
+    <t>Rosa María González López</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT ADMINISTRATIVA DE FORMACIÓ PERSONALS ENS LOCALS</t>
+  </si>
+  <si>
+    <t>DIP7013</t>
+  </si>
+  <si>
+    <t>GESTIÓ ECONÒMICA I NÒMINA</t>
+  </si>
+  <si>
+    <t>DIP7013 - GESTIÓ ECONÒMICA I NÒMINA</t>
+  </si>
+  <si>
+    <t>Gemma Bonet Torné</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE GESTIÓ ECONÒMICA I NÒMINA</t>
+  </si>
+  <si>
+    <t>DIP701301</t>
+  </si>
+  <si>
+    <t>DIP701302</t>
+  </si>
+  <si>
+    <t>NÒMINA</t>
+  </si>
+  <si>
+    <t>DIP701302 - NÒMINA</t>
+  </si>
+  <si>
+    <t>Esther Sal Teixidó</t>
+  </si>
+  <si>
+    <t>RESPONSABLE D'UNITAT DE GESTIÓ ECONÒMICA I NÒMINA</t>
+  </si>
+  <si>
+    <t>DIP701303</t>
+  </si>
+  <si>
+    <t>DIP702</t>
+  </si>
+  <si>
+    <t>EDUCACIÓ</t>
+  </si>
+  <si>
+    <t>DIP702 - EDUCACIÓ</t>
+  </si>
+  <si>
+    <t>DIP7021</t>
+  </si>
+  <si>
+    <t>DESENVOLUPAMENT, ORDENACIÓ I COORDINACIÓ EDUCATIVA</t>
+  </si>
+  <si>
+    <t>DIP70211</t>
+  </si>
+  <si>
+    <t>UNITAT EDUCATIVA I D'INNOVACIÓ</t>
+  </si>
+  <si>
+    <t>DIP702111</t>
+  </si>
+  <si>
+    <t>UNITAT TÈCNICA-OPERATIVA ÀMBIT MÚSICA</t>
+  </si>
+  <si>
+    <t>DIP7021111</t>
+  </si>
+  <si>
+    <t>ESCOLA I CONSERVATORI A TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP7021111 - ESCOLA I CONSERVATORI A TARRAGONA</t>
+  </si>
+  <si>
+    <t>Victor Santapau Salvador</t>
+  </si>
+  <si>
+    <t>DIRECTOR/A</t>
+  </si>
+  <si>
+    <t>DIP70211111</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS DE L'EC A TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP70211111 - ADMINISTRACIÓ I SERVEIS DE L'EC A TARRAGONA</t>
+  </si>
+  <si>
+    <t>Carme Jové Grau</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT ADMINISTRATIU/IVA D'ADMINISTRACIÓ DEL CONSERVATORI DE TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP70211112</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS DE L'EC A TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP70211112 - SERVEIS EDUCATIUS DE L'EC A TARRAGONA</t>
+  </si>
+  <si>
+    <t>Merce Iglesias Marca</t>
+  </si>
+  <si>
+    <t>CAP D'ESTUDIS DE L'ESCOLA DE L'EC A TARRAGONA</t>
+  </si>
+  <si>
+    <t>Juan Becerra Jimenez</t>
+  </si>
+  <si>
+    <t>SECRETARI/ÀRIA ACADÈMIC/A DE L'EC A TARRAGONA</t>
+  </si>
+  <si>
+    <t>Laura Abas Boquera</t>
+  </si>
+  <si>
+    <t>CAP D'ESTUDIS DEL CONSERVATORI DE L'EC A TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP7021112</t>
+  </si>
+  <si>
+    <t>ESCOLA I CONSERVATORI A REUS</t>
+  </si>
+  <si>
+    <t>DIP7021112 - ESCOLA I CONSERVATORI A REUS</t>
+  </si>
+  <si>
+    <t>Rosanna Garcia Sierra</t>
+  </si>
+  <si>
+    <t>DIP70211121</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS DE L'EC A REUS</t>
+  </si>
+  <si>
+    <t>DIP70211121 - ADMINISTRACIÓ I SERVEIS DE L'EC A REUS</t>
+  </si>
+  <si>
+    <t>Lourdes Jove Sans</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT D'ADMINISTRACIÓ I SERVEIS DE L'EC A REUS</t>
+  </si>
+  <si>
+    <t>DIP70211122</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS DE L'EC A REUS</t>
+  </si>
+  <si>
+    <t>DIP70211122 - SERVEIS EDUCATIUS DE L'EC A REUS</t>
+  </si>
+  <si>
+    <t>Jordi Jané Goset</t>
+  </si>
+  <si>
+    <t>CAP D'ESTUDIS</t>
+  </si>
+  <si>
+    <t>Nelia Sanxis Silleras</t>
+  </si>
+  <si>
+    <t>SECRETARI/ÀRIA ACADÈMIC/A</t>
+  </si>
+  <si>
+    <t>DIP7021113</t>
+  </si>
+  <si>
+    <t>ESCOLA I CONSERVATORI A TORTOSA</t>
+  </si>
+  <si>
+    <t>DIP7021113 - ESCOLA I CONSERVATORI A TORTOSA</t>
+  </si>
+  <si>
+    <t>Andreu Roig Fabregat</t>
+  </si>
+  <si>
+    <t>DIP70211131</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS DE L'EC A TORTOSA</t>
+  </si>
+  <si>
+    <t>DIP70211131 - ADMINISTRACIÓ I SERVEIS DE L'EC A TORTOSA</t>
+  </si>
+  <si>
+    <t>Imma Martínez Fibla</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT D'ADMINISTRACIÓ I SERVEIS DE L'EC A TORTOSA</t>
+  </si>
+  <si>
+    <t>DIP70211132</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS DE L'EC A TORTOSA</t>
+  </si>
+  <si>
+    <t>DIP70211132 - SERVEIS EDUCATIUS DE L'EC A TORTOSA</t>
+  </si>
+  <si>
+    <t>Ivan Launes Montaña</t>
+  </si>
+  <si>
+    <t>Santiago Ruiz Barrera</t>
+  </si>
+  <si>
+    <t>DIP702112</t>
+  </si>
+  <si>
+    <t>UNITAT TÈCNICA-OPERATIVA ÀMBIT ART</t>
+  </si>
+  <si>
+    <t>DIP7021121</t>
+  </si>
+  <si>
+    <t>ESCOLA D'ART I DISSENYA A TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP7021121 - ESCOLA D'ART I DISSENYA A TARRAGONA</t>
+  </si>
+  <si>
+    <t>Marcel Blàzquez Mañé</t>
+  </si>
+  <si>
+    <t>DIP70211211</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS DE L'EAD A TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP70211211 - ADMINISTRACIÓ I SERVEIS DE L'EAD A TARRAGONA</t>
+  </si>
+  <si>
+    <t>Olivia Ferré Rodríguez</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE L'ESCOLA D'ART I DISSENY DE TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP70211212</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS DE L'EAD TARRAGONA</t>
+  </si>
+  <si>
+    <t>DIP70211212 - SERVEIS EDUCATIUS DE L'EAD TARRAGONA</t>
+  </si>
+  <si>
+    <t>Antoni Pallise Tarraga</t>
+  </si>
+  <si>
+    <t>Núria Anguren Alasà</t>
+  </si>
+  <si>
+    <t>DIP7021122</t>
+  </si>
+  <si>
+    <t>ESCOLA D'ART I DISSENY A REUS</t>
+  </si>
+  <si>
+    <t>DIP7021122 - ESCOLA D'ART I DISSENY A REUS</t>
+  </si>
+  <si>
+    <t>Anna Gispert Giménez</t>
+  </si>
+  <si>
+    <t>DIP70211221</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS A L'EAD A REUS</t>
+  </si>
+  <si>
+    <t>DIP70211222</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS DE L'EAD A REUS</t>
+  </si>
+  <si>
+    <t>DIP70211222 - SERVEIS EDUCATIUS DE L'EAD A REUS</t>
+  </si>
+  <si>
+    <t>Ignacio Alvarez Martinez</t>
+  </si>
+  <si>
+    <t>M. Janet Fortuny Gonzalez</t>
+  </si>
+  <si>
+    <t>DIP702113</t>
+  </si>
+  <si>
+    <t>UNITAT TÈCNICA OPERATIVA ÀMBIT EDUCACIÓ ESPECIAL</t>
+  </si>
+  <si>
+    <t>DIP7021131</t>
+  </si>
+  <si>
+    <t>SANT RAFAEL</t>
+  </si>
+  <si>
+    <t>DIP7021131 - SANT RAFAEL</t>
+  </si>
+  <si>
+    <t>M. del Mar Sendra Vellve</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAP DE PROJECTE DEL CEE SANT RAFAEL_x000D_
+</t>
+  </si>
+  <si>
+    <t>M. Teresa Buyo Canals</t>
+  </si>
+  <si>
+    <t>DIP70211311</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS DE SANT RAFAEL</t>
+  </si>
+  <si>
+    <t>DIP70211312</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS DE SANT RAFAEL</t>
+  </si>
+  <si>
+    <t>DIP70211312 - SERVEIS EDUCATIUS DE SANT RAFAEL</t>
+  </si>
+  <si>
+    <t>Albert Guinart Ginjoan</t>
+  </si>
+  <si>
+    <t>Albert Vilaró Rovira</t>
+  </si>
+  <si>
+    <t>DIP70211313</t>
+  </si>
+  <si>
+    <t>MESTRES COL.LABORADORS DE SANT RAFAEL</t>
+  </si>
+  <si>
+    <t>DIP7021132</t>
+  </si>
+  <si>
+    <t>ALBA</t>
+  </si>
+  <si>
+    <t>DIP7021132 - ALBA</t>
+  </si>
+  <si>
+    <t>Silvia Pallise Sans</t>
+  </si>
+  <si>
+    <t>DIRECTOR/A E.F.</t>
+  </si>
+  <si>
+    <t>DIP70211321</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS D'ALBA</t>
+  </si>
+  <si>
+    <t>DIP70211321 - ADMINISTRACIÓ I SERVEIS D'ALBA</t>
+  </si>
+  <si>
+    <t>Mireia Vidal Garcia</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT D'ADMINISTRACIÓ I SERVEIS DE L'ALBA</t>
+  </si>
+  <si>
+    <t>DIP70211322</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS D'ALBA</t>
+  </si>
+  <si>
+    <t>DIP70211322 - SERVEIS EDUCATIUS D'ALBA</t>
+  </si>
+  <si>
+    <t>Lidia Ramirez Ferrer</t>
+  </si>
+  <si>
+    <t>SECRETARI/ÀRIA ACADÈMIC/A E.F.</t>
+  </si>
+  <si>
+    <t>Esther Vidal Massot</t>
+  </si>
+  <si>
+    <t>CAP D'ESTUDIS E.F.</t>
+  </si>
+  <si>
+    <t>DIP7021133</t>
+  </si>
+  <si>
+    <t>SANT JORDI</t>
+  </si>
+  <si>
+    <t>DIP7021133 - SANT JORDI</t>
+  </si>
+  <si>
+    <t>Anna Vallès Villoldo</t>
+  </si>
+  <si>
+    <t>DIP70211331</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ I SERVEIS DE SANT JORDI</t>
+  </si>
+  <si>
+    <t>DIP70211331 - ADMINISTRACIÓ I SERVEIS DE SANT JORDI</t>
+  </si>
+  <si>
+    <t>Josep Antoni Garcia</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT D'ADMINISTRACIÓ I SERVEIS</t>
+  </si>
+  <si>
+    <t>DIP70211332</t>
+  </si>
+  <si>
+    <t>SERVEIS EDUCATIUS DE SANT JORDI</t>
+  </si>
+  <si>
+    <t>DIP70211332 - SERVEIS EDUCATIUS DE SANT JORDI</t>
+  </si>
+  <si>
+    <t>Catalina Garcia Gonzalez</t>
+  </si>
+  <si>
+    <t>Vanesa Sabate Ortigues</t>
+  </si>
+  <si>
+    <t>DIP702119</t>
+  </si>
+  <si>
+    <t>ALUMNES EN PRÀCTIQUES</t>
+  </si>
+  <si>
+    <t>DIP7022</t>
+  </si>
+  <si>
+    <t>GESTIÓ ADMINISTRATIVA I ECONÒMICA EDUCATIVA</t>
+  </si>
+  <si>
+    <t>DIP70221</t>
+  </si>
+  <si>
+    <t>UNITAT DE PROGRAMES DE FINANÇAMENT EDUCATIU</t>
+  </si>
+  <si>
+    <t>DIP70222</t>
+  </si>
+  <si>
+    <t>UNITAT DE SUBVENCIONS EDUCATIVES I CONVENIS</t>
+  </si>
+  <si>
+    <t>DIP75</t>
+  </si>
+  <si>
+    <t>ÀREA D'INNOVACIÓ I TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>DIP75 - ÀREA D'INNOVACIÓ I TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>Xavier Gimenez Jordà</t>
+  </si>
+  <si>
+    <t>CAP D'ÀREA D'INNOVACIÓ I TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>DIP7501</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ DE L'ÀREA D'INNOVACIÓ I TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>DIP7503</t>
+  </si>
+  <si>
+    <t>INFRAESTRUCTURES INFORMÀTIQUES</t>
+  </si>
+  <si>
+    <t>DIP7503 - INFRAESTRUCTURES INFORMÀTIQUES</t>
+  </si>
+  <si>
+    <t>Oscar Barrufet Gallart</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI D'INFRAESTRUCTURES INFORMÀTIQUES</t>
+  </si>
+  <si>
+    <t>DIP750301</t>
+  </si>
+  <si>
+    <t>COMUNICACIONS</t>
+  </si>
+  <si>
+    <t>DIP75030101</t>
+  </si>
+  <si>
+    <t>SEGURETAT INFORMÀTICA</t>
+  </si>
+  <si>
+    <t>DIP75030101 - SEGURETAT INFORMÀTICA</t>
+  </si>
+  <si>
+    <t>Lluís Solé López</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE SEGURETAT INFORMÀTICA</t>
+  </si>
+  <si>
+    <t>DIP750302</t>
+  </si>
+  <si>
+    <t>DIP750302 - SISTEMES</t>
+  </si>
+  <si>
+    <t>Emili Badia Cantarero</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE SISTEMES</t>
+  </si>
+  <si>
+    <t>DIP75030201</t>
+  </si>
+  <si>
+    <t>CENTRE D'ATENCIÓ A L'USUARI</t>
+  </si>
+  <si>
+    <t>DIP75030201 - CENTRE D'ATENCIÓ A L'USUARI</t>
+  </si>
+  <si>
+    <t>Josep Maria Ribes Serra</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT OPERATIVA DE CENTRE D'ATENCIÓ A L'USUARI</t>
+  </si>
+  <si>
+    <t>DIP75030211</t>
+  </si>
+  <si>
+    <t>CENTRE D'ATENCIÓ A L'USUARI DE PALAU</t>
+  </si>
+  <si>
+    <t>DIP75030211 - CENTRE D'ATENCIÓ A L'USUARI DE PALAU</t>
+  </si>
+  <si>
+    <t>Joan Plazas Borras</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT</t>
+  </si>
+  <si>
+    <t>DIP75030212</t>
+  </si>
+  <si>
+    <t>CENTRE D'ATENCIÓ A L'USUARI DE SÍNTESI</t>
+  </si>
+  <si>
+    <t>DIP7504</t>
+  </si>
+  <si>
+    <t>DIP7504 - APLICACIONS INFORMÀTIQUES</t>
+  </si>
+  <si>
+    <t>Carles Pairot Gavaldà</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI D'APLICACIONS INFORMÀTIQUES</t>
+  </si>
+  <si>
+    <t>DIP750402</t>
+  </si>
+  <si>
+    <t>ARQUITECTURES SOFTWARE</t>
+  </si>
+  <si>
+    <t>DIP750402 - ARQUITECTURES SOFTWARE</t>
+  </si>
+  <si>
+    <t>Manuel Bertran Ibarz</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ D'ARQUITECTURES SOFTWARE</t>
+  </si>
+  <si>
+    <t>DIP750403</t>
+  </si>
+  <si>
+    <t>ACCÉS I INTEGRACIONS</t>
+  </si>
+  <si>
+    <t>DIP750403 - ACCÉS I INTEGRACIONS</t>
+  </si>
+  <si>
+    <t>Marina Batet Olle</t>
+  </si>
+  <si>
+    <t>CAP DE PROJECTE D'ACCÉS I INTEROPERABILITAT</t>
+  </si>
+  <si>
+    <t>DIP750407</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ ELECTRÒNICA</t>
+  </si>
+  <si>
+    <t>DIP750407 - ADMINISTRACIÓ ELECTRÒNICA</t>
+  </si>
+  <si>
+    <t>Antoni Figueroa Cubells</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ D'ADMINISTRACIÓ ELECTRÒNICA</t>
+  </si>
+  <si>
+    <t>DIP75040701</t>
+  </si>
+  <si>
+    <t>ATENCIÓ A L'USUARI EN MATÈRIA D'APLICACIONS</t>
+  </si>
+  <si>
+    <t>DIP750408</t>
+  </si>
+  <si>
+    <t>DADES I ANÀLISI</t>
+  </si>
+  <si>
+    <t>DIP750408 - DADES I ANÀLISI</t>
+  </si>
+  <si>
+    <t>Ferran Rodríguez Garcia</t>
+  </si>
+  <si>
+    <t>CAP DE PROJECTE DE DADES I ANÀLISI</t>
+  </si>
+  <si>
+    <t>DIP7508</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>DIP7508 - TECNOLOGIA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Koldo Ayerdi Muñoz</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE TECNOLOGIA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>DIP80</t>
+  </si>
+  <si>
+    <t>ÀREA DE SECRETARIA</t>
+  </si>
+  <si>
+    <t>DIP80 - ÀREA DE SECRETARIA</t>
+  </si>
+  <si>
+    <t>Josep Maria Sabaté Vidal</t>
+  </si>
+  <si>
+    <t>SECRETARI GENERAL</t>
+  </si>
+  <si>
+    <t>DIP8001</t>
+  </si>
+  <si>
+    <t>DIP800104</t>
+  </si>
+  <si>
+    <t>TRANSFORMACIÓ DIGITAL I COORDINACIÓ ADMINISTRATIVA</t>
+  </si>
+  <si>
+    <t>DIP800104 - TRANSFORMACIÓ DIGITAL I COORDINACIÓ ADMINISTRATIVA</t>
+  </si>
+  <si>
+    <t>Maite Velayos Esplugas</t>
+  </si>
+  <si>
+    <t>DIP80010401</t>
+  </si>
+  <si>
+    <t>REGISTRE GENERAL</t>
+  </si>
+  <si>
+    <t>DIP80010402</t>
+  </si>
+  <si>
+    <t>ARXIU</t>
+  </si>
+  <si>
+    <t>DIP80010402 - ARXIU</t>
+  </si>
+  <si>
+    <t>Sergi Borrallo Llauradó</t>
+  </si>
+  <si>
+    <t>RESPONSABLE D'UNITAT DE L'ARXIU</t>
+  </si>
+  <si>
+    <t>DIP80010403</t>
+  </si>
+  <si>
+    <t>PROTECCIÓ DE DADES, SEGURETAT I ACCÉS A LA INFORMACIÓ PÚBLICA</t>
+  </si>
+  <si>
+    <t>DIP80010403 - PROTECCIÓ DE DADES, SEGURETAT I ACCÉS A LA INFORMACIÓ PÚBLICA</t>
+  </si>
+  <si>
+    <t>Javier Cruz Torres</t>
+  </si>
+  <si>
+    <t>RESPONSABLE D'UNITAT DE PROTECCIÓ DE DADES, SEGURETAT I ACCÉS A LA INFORMACIÓ PÚBLICA</t>
+  </si>
+  <si>
+    <t>DIP800105</t>
+  </si>
+  <si>
+    <t>ASSISTÈNCIA ALS ÒRGANS DE GOVERN I ASSESSORAMENT LEGAL</t>
+  </si>
+  <si>
+    <t>DIP8002</t>
+  </si>
+  <si>
+    <t>DIP8002 - PATRIMONI</t>
+  </si>
+  <si>
+    <t>Anna Magnet Planas</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEIS JURÍDICS AMB FUNCIONS ADDICIONALS D'ADJUNTA A CAP D'ÀREA</t>
+  </si>
+  <si>
+    <t>DIP8003</t>
+  </si>
+  <si>
+    <t>SERVEIS JURÍDICS</t>
+  </si>
+  <si>
+    <t>DIP8003 - SERVEIS JURÍDICS</t>
+  </si>
+  <si>
+    <t>DIP85</t>
+  </si>
+  <si>
+    <t>DIP85 - ÀREA INTERVENCIÓ</t>
+  </si>
+  <si>
+    <t>Tomàs Carbonell Vila</t>
+  </si>
+  <si>
+    <t>INTERVENTOR GENERAL</t>
+  </si>
+  <si>
+    <t>DIP8501</t>
+  </si>
+  <si>
+    <t>GESTIÓ ADMINISTRATIVA I DE SUPORT TÈCNIC I JURÍDIC</t>
+  </si>
+  <si>
+    <t>DIP8502</t>
+  </si>
+  <si>
+    <t>CONTROL INTERN</t>
+  </si>
+  <si>
+    <t>DIP8502 - CONTROL INTERN</t>
+  </si>
+  <si>
+    <t>Sandra Andreu Febas</t>
+  </si>
+  <si>
+    <t>DIP850203</t>
+  </si>
+  <si>
+    <t>FUNCIÓ INTERVENTORA</t>
+  </si>
+  <si>
+    <t>DIP850203 - FUNCIÓ INTERVENTORA</t>
+  </si>
+  <si>
+    <t>Olga  Molina Ruz</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE FUNCIÓ INTERVENTORA</t>
+  </si>
+  <si>
+    <t>DIP850204</t>
+  </si>
+  <si>
+    <t>CONTROL D'INGRESSOS I BOP</t>
+  </si>
+  <si>
+    <t>DIP850204 - CONTROL D'INGRESSOS I BOP</t>
+  </si>
+  <si>
+    <t>Ana Sabín Fernández</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE CONTROL D'INGRESSOS I BOP</t>
+  </si>
+  <si>
+    <t>DIP85020401</t>
+  </si>
+  <si>
+    <t>BOP</t>
+  </si>
+  <si>
+    <t>DIP85020401 - BOP</t>
+  </si>
+  <si>
+    <t>Susana Mancheño Blazquez</t>
+  </si>
+  <si>
+    <t>RESPONSABLE D'UNITAT DEL BOP</t>
+  </si>
+  <si>
+    <t>DIP85020402</t>
+  </si>
+  <si>
+    <t>CONTROL D'INGRESSOS DE FINANÇAMENT AFECTAT</t>
+  </si>
+  <si>
+    <t>DIP850205</t>
+  </si>
+  <si>
+    <t>GESTIÓ DE CONTROL DE SUBVENCIONS</t>
+  </si>
+  <si>
+    <t>DIP850205 - GESTIÓ DE CONTROL DE SUBVENCIONS</t>
+  </si>
+  <si>
+    <t>M. Teresa Barrera Hernández</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESPONSABLE D'UNITAT DE CONTROL DE SUBVENCIONS_x000D_
+</t>
+  </si>
+  <si>
+    <t>DIP850209</t>
+  </si>
+  <si>
+    <t>CONTROL FINANCER</t>
+  </si>
+  <si>
+    <t>DIP850209 - CONTROL FINANCER</t>
+  </si>
+  <si>
+    <t>Maria Manresa Maixe</t>
+  </si>
+  <si>
+    <t>CAP DE SECCIÓ DE CONTROL FINANCER</t>
+  </si>
+  <si>
+    <t>DIP8503</t>
+  </si>
+  <si>
+    <t>COMPTABILITAT I GESTIÓ PRESSUPOSTÀRIA</t>
+  </si>
+  <si>
+    <t>DIP8503 - COMPTABILITAT I GESTIÓ PRESSUPOSTÀRIA</t>
+  </si>
+  <si>
+    <t>Amadeu José Marsà Sandiumenge</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE COMPTABILITAT I GESTIÓ PRESSUPOSTÀRIA</t>
+  </si>
+  <si>
+    <t>DIP850301</t>
+  </si>
+  <si>
+    <t>GESTIÓ PRESSUPOSTÀRIA</t>
+  </si>
+  <si>
+    <t>DIP85030101</t>
+  </si>
+  <si>
+    <t>REGISTRE DE FACTURES</t>
+  </si>
+  <si>
+    <t>DIP850302</t>
+  </si>
+  <si>
+    <t>COMPTABILITAT FINANCERA</t>
+  </si>
+  <si>
+    <t>DIP850303</t>
+  </si>
+  <si>
+    <t>COMPTABILITAT D'ENS DEPENENTS</t>
+  </si>
+  <si>
+    <t>DIP90</t>
+  </si>
+  <si>
+    <t>DIP90 - ÀREA TRESORERIA</t>
+  </si>
+  <si>
+    <t>Ramon Piñeiro Guibernau</t>
+  </si>
+  <si>
+    <t>TRESORER/A</t>
+  </si>
+  <si>
+    <t>DIP9002</t>
+  </si>
+  <si>
+    <t>SERVEI DE TRESORERIA</t>
+  </si>
+  <si>
+    <t>DIP9002 - SERVEI DE TRESORERIA</t>
+  </si>
+  <si>
+    <t>Cristina Odena Rufie</t>
+  </si>
+  <si>
+    <t>CAP DEL SERVEI DE TRESORERIA</t>
+  </si>
+  <si>
+    <t>DIP900201</t>
+  </si>
+  <si>
+    <t>PLANIFICACIÓ I GESTIÓ FINANCERA</t>
+  </si>
+  <si>
+    <t>DIP900202</t>
+  </si>
+  <si>
+    <t>GESTIÓ DE COBRAMENTS I PAGAMENTS</t>
+  </si>
+  <si>
+    <t>DIP900202 - GESTIÓ DE COBRAMENTS I PAGAMENTS</t>
+  </si>
+  <si>
+    <t>Jesús Baduell Rovira</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE GESTIÓ DE COBRAMENTS I PAGAMENTS</t>
+  </si>
+  <si>
+    <t>DIP95</t>
+  </si>
+  <si>
+    <t>ÀREA SERVEIS GENERALS I INSTAL·LACIONS CORPORATIVES</t>
+  </si>
+  <si>
+    <t>DIP95 - ÀREA SERVEIS GENERALS I INSTAL·LACIONS CORPORATIVES</t>
   </si>
   <si>
     <t>Oscar Fresquet Ferrero</t>
   </si>
   <si>
-    <t xml:space="preserve">CAP DE SERVEI DE CONSERVACIÓ E.F.
-[...3 lines deleted...]
-    <t>DIP500601</t>
+    <t>CAP DE SERVEI DE CONSERVACIÓ I CAP D'ÀREA DE SERVEIS GENERALS I INSTAL·LACIONS CORPORATIVES E.F.</t>
+  </si>
+  <si>
+    <t>DIP9501</t>
+  </si>
+  <si>
+    <t>GESTIÓ SERVEIS INTERNS</t>
+  </si>
+  <si>
+    <t>DIP9502</t>
+  </si>
+  <si>
+    <t>SERVEIS GENERALS</t>
+  </si>
+  <si>
+    <t>DIP9502 - SERVEIS GENERALS</t>
+  </si>
+  <si>
+    <t>Marta Isabel Nogueira Orden</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE SERVEIS GENERALS E.F.</t>
+  </si>
+  <si>
+    <t>DIP950201</t>
+  </si>
+  <si>
+    <t>DIP950201 - SERVEIS OPERATIUS</t>
+  </si>
+  <si>
+    <t>Yolanda Fuentes Exposito</t>
+  </si>
+  <si>
+    <t>AUXILIAR TÈCNIC/A ESPECIALISTA</t>
+  </si>
+  <si>
+    <t>DIP950203</t>
+  </si>
+  <si>
+    <t>GESTIÓ DE SERVEIS GENERALS</t>
+  </si>
+  <si>
+    <t>DIP95020301</t>
+  </si>
+  <si>
+    <t>ADMINISTRACIÓ DE SERVEIS GENERALS</t>
+  </si>
+  <si>
+    <t>DIP95020301 - ADMINISTRACIÓ DE SERVEIS GENERALS</t>
+  </si>
+  <si>
+    <t>Elisabet Blanchard Simó</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT D'ADMINISTRACIÓ DE SERVEIS GENERALS</t>
+  </si>
+  <si>
+    <t>DIP9503</t>
+  </si>
+  <si>
+    <t>DIP9503 - CONTRACTACIÓ I EXPROPIACIONS</t>
+  </si>
+  <si>
+    <t>Marisa Isaac Juárez</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE CONTRACTACIÓ I EXPROPIACIONS E.F.</t>
+  </si>
+  <si>
+    <t>DIP950301</t>
+  </si>
+  <si>
+    <t>DIP950301 - CONTRACTACIÓ</t>
+  </si>
+  <si>
+    <t>Pilar Casellas Miró</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT DE CONTRACTACIÓ</t>
+  </si>
+  <si>
+    <t>DIP950302</t>
+  </si>
+  <si>
+    <t>EXPROPIACIONS</t>
+  </si>
+  <si>
+    <t>DIP950302 - EXPROPIACIONS</t>
+  </si>
+  <si>
+    <t>Arturo Duque Culebras</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT D'EXPROPIACIONS</t>
+  </si>
+  <si>
+    <t>DIP950601</t>
+  </si>
+  <si>
+    <t>PROJECTES CORPORATIUS TAP</t>
+  </si>
+  <si>
+    <t>DIP9507</t>
+  </si>
+  <si>
+    <t>Unitat de Manteniment i Conservació d'infraestructures</t>
+  </si>
+  <si>
+    <t>DIP950701</t>
   </si>
   <si>
     <t>BRIGADA COMARQUES NORD</t>
   </si>
   <si>
-    <t>DIP500602</t>
+    <t>DIP950702</t>
   </si>
   <si>
     <t>BRIGADA COMARQUES SUD</t>
   </si>
   <si>
-    <t>DIP500603</t>
+    <t>DIP950703</t>
   </si>
   <si>
     <t>BRIGADA COMARQUES CENTRE</t>
   </si>
   <si>
-    <t>DIP500604</t>
+    <t>DIP950704</t>
   </si>
   <si>
     <t>BRIGADA PARC DE MAQUINÀRIA</t>
   </si>
   <si>
-    <t>DIP500605</t>
+    <t>DIP950705</t>
   </si>
   <si>
     <t>UNITAT OPERATIVA DE CONSERVACIÓ</t>
   </si>
   <si>
-    <t>DIP5007</t>
-[...1532 lines deleted...]
-    <t>DIP702003 - GESTIÓ ADMINISTRATIVA DELS CENTRES EDUCATIUS</t>
+    <t>DIP950706</t>
+  </si>
+  <si>
+    <t>MANTENIMENT D'EDIFICIS</t>
+  </si>
+  <si>
+    <t>DIP950706 - MANTENIMENT D'EDIFICIS</t>
+  </si>
+  <si>
+    <t>Sergio Morer Serra</t>
+  </si>
+  <si>
+    <t>CAP D'UNITAT OPERATIVA DE MANTENIMENT D'EDIFICIS</t>
+  </si>
+  <si>
+    <t>DIP97</t>
+  </si>
+  <si>
+    <t>ÀREA DE PROJECTES EUROPEUS I REGIÓ DEL CONEIXEMENT</t>
+  </si>
+  <si>
+    <t>DIP97 - ÀREA DE PROJECTES EUROPEUS I REGIÓ DEL CONEIXEMENT</t>
+  </si>
+  <si>
+    <t>Josep Maria Elorduy Vidal</t>
+  </si>
+  <si>
+    <t>CAP D'ÀREA DE PROJECTES EUROPEUS I REGIÓ DEL CONEIXEMENT</t>
+  </si>
+  <si>
+    <t>DIP9701</t>
+  </si>
+  <si>
+    <t>PROJECTES EUROPEUS</t>
+  </si>
+  <si>
+    <t>DIP9701 - PROJECTES EUROPEUS</t>
+  </si>
+  <si>
+    <t>Emma Gorgori Bonet</t>
+  </si>
+  <si>
+    <t>CAP DE SERVEI DE PROJECTES EUROPEUS</t>
+  </si>
+  <si>
+    <t>DIP9702</t>
+  </si>
+  <si>
+    <t>REGIÓ DEL CONEIXEMENT</t>
+  </si>
+  <si>
+    <t>DIP9702 - REGIÓ DEL CONEIXEMENT</t>
   </si>
   <si>
     <t>Nuria  Ribadulla Borràs</t>
   </si>
   <si>
     <t>CAP DE SECCIÓ DE GESTIÓ ADMINISTRATIVA</t>
-  </si>
-[...1039 lines deleted...]
-    <t>CAP DE SECCIÓ DE REGIÓ DEL CONEIXEMENT</t>
   </si>
   <si>
     <t>DIP9703</t>
   </si>
   <si>
     <t>ADMINISTRACIÓ DE PROJECTES EUROPEUS I REGIÓ DEL CONEIXEMENT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <fonts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <sz val="10.0"/>
-[...1 lines deleted...]
-      <color rgb="000000"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
       <name val="Arial"/>
-      <sz val="10.0"/>
-      <color rgb="000000"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="darkGray"/>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0083A9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0083A9"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E298"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:E321"/>
   <sheetViews>
-    <sheetView workbookViewId="0" tabSelected="true"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C13" sqref="C13"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.18359375" customWidth="true"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="93.12109375" customWidth="true"/>
+    <col min="1" max="1" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="69" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="68.5703125" customWidth="1"/>
+    <col min="4" max="4" width="30.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="106.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-      <c r="A1" t="s" s="1">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s" s="1">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s" s="1">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s" s="1">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s" s="1">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2">
-      <c r="A2" t="s" s="2">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s" s="2">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s" s="2">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s" s="2">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s" s="2">
+      <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" t="s" s="2">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B3" t="s" s="2">
+      <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C3" t="s" s="2">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s" s="2">
+      <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E3" t="s" s="2">
+      <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" t="s" s="2">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s" s="2">
+      <c r="E4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s" s="2">
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s" s="2">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s" s="3">
+      <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s" s="2">
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s" s="2">
+      <c r="E5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="2"/>
-[...4 lines deleted...]
-      <c r="A6" t="s" s="2">
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s" s="2">
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s" s="2">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D6" t="s" s="2">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E6" t="s" s="2">
+      <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s" s="2">
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B7" t="s" s="2">
+      <c r="E7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C7" t="s" s="2">
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D7" t="s" s="2">
+      <c r="B8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E7" t="s" s="2">
+      <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s" s="2">
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s" s="2">
+      <c r="E8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s" s="2">
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s" s="2">
+      <c r="B9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E8" t="s" s="2">
+      <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s" s="2">
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s" s="2">
+      <c r="E9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="2"/>
-[...4 lines deleted...]
-      <c r="A10" t="s" s="2">
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s" s="2">
+      <c r="B10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="2"/>
-[...4 lines deleted...]
-      <c r="A11" t="s" s="2">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B11" t="s" s="2">
+      <c r="B11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C11" t="s" s="2">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" t="s" s="2">
+      <c r="B12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E11" t="s" s="2">
+      <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s" s="2">
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B12" t="s" s="2">
+      <c r="E12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C12" t="s" s="2">
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" t="s" s="2">
+      <c r="B13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E12" t="s" s="2">
+      <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s" s="2">
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s" s="2">
+      <c r="E13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s" s="2">
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D13" t="s" s="2">
+      <c r="B14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E13" t="s" s="2">
+      <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s" s="2">
+      <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s" s="2">
+      <c r="E14" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s" s="2">
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D14" t="s" s="2">
+      <c r="B15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="E14" t="s" s="2">
+      <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" t="s" s="2">
+      <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s" s="2">
+      <c r="E15" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="2"/>
-[...4 lines deleted...]
-      <c r="A16" t="s" s="2">
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s" s="2">
+      <c r="B16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s" s="2">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D16" t="s" s="2">
+      <c r="B17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E16" t="s" s="2">
-[...7 lines deleted...]
-      <c r="B17" t="s" s="2">
+      <c r="E17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="2"/>
-[...4 lines deleted...]
-      <c r="A18" t="s" s="2">
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B18" t="s" s="2">
+      <c r="B18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C18" t="s" s="2">
+      <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" t="s" s="2">
+      <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="E18" t="s" s="2">
+      <c r="E18" s="1" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" t="s" s="2">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B19" t="s" s="2">
+      <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C19" t="s" s="2">
+      <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D19" t="s" s="2">
+      <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="E19" t="s" s="2">
+      <c r="E19" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" t="s" s="2">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s" s="2">
+      <c r="B20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C20" t="s" s="2">
+      <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D20" t="s" s="2">
+      <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="E20" t="s" s="2">
+      <c r="E20" s="1" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" t="s" s="2">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s" s="2">
+      <c r="B21" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C21" t="s" s="2">
+      <c r="C21" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D21" t="s" s="2">
+      <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E21" t="s" s="2">
+      <c r="E21" s="1" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" t="s" s="2">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B22" t="s" s="2">
+      <c r="B22" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C22" t="s" s="2">
+      <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D22" t="s" s="2">
+      <c r="D22" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="E22" t="s" s="2">
+      <c r="E22" s="1" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" t="s" s="2">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B23" t="s" s="2">
+      <c r="B23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C23" s="2"/>
-[...4 lines deleted...]
-      <c r="A24" t="s" s="2">
+      <c r="C23" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B24" t="s" s="2">
+      <c r="D23" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C24" s="2"/>
-[...4 lines deleted...]
-      <c r="A25" t="s" s="2">
+      <c r="E23" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B25" t="s" s="2">
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C25" t="s" s="2">
+      <c r="B24" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D25" t="s" s="2">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E25" t="s" s="2">
+      <c r="B25" s="1" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" t="s" s="2">
+      <c r="C25" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" t="s" s="2">
+      <c r="D25" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C26" t="s" s="2">
+      <c r="E25" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D26" t="s" s="2">
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="E26" t="s" s="2">
+      <c r="B26" s="1" t="s">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" t="s" s="2">
+      <c r="C26" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B27" t="s" s="2">
+      <c r="D26" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C27" t="s" s="2">
+      <c r="E26" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D27" t="s" s="2">
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E27" t="s" s="2">
+      <c r="B27" s="1" t="s">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" t="s" s="2">
+      <c r="C27" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B28" t="s" s="2">
+      <c r="D27" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C28" t="s" s="2">
+      <c r="E27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D28" t="s" s="2">
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="E28" t="s" s="2">
+      <c r="B28" s="1" t="s">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" t="s" s="2">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B29" t="s" s="2">
+      <c r="B29" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C29" t="s" s="2">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D29" t="s" s="2">
+      <c r="B30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="E29" t="s" s="2">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" t="s" s="2">
+      <c r="B31" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B30" t="s" s="2">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C30" s="2"/>
-[...4 lines deleted...]
-      <c r="A31" t="s" s="2">
+      <c r="B32" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B31" t="s" s="2">
+      <c r="C32" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C31" t="s" s="2">
+      <c r="D32" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D31" t="s" s="2">
+      <c r="E32" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="E31" t="s" s="2">
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
         <v>126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" t="s" s="2">
+      <c r="B33" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B32" t="s" s="2">
+      <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C32" t="s" s="2">
+      <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D32" t="s" s="2">
+      <c r="E33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="E32" t="s" s="2">
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" t="s" s="2">
+      <c r="B34" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B33" t="s" s="2">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C33" t="s" s="2">
+      <c r="B35" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D33" t="s" s="2">
+      <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="E33" t="s" s="2">
+      <c r="D35" s="1" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" t="s" s="2">
+      <c r="E35" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B34" t="s" s="2">
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C34" s="2"/>
-[...4 lines deleted...]
-      <c r="A35" t="s" s="2">
+      <c r="B36" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B35" t="s" s="2">
+      <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C35" s="2"/>
-[...4 lines deleted...]
-      <c r="A36" t="s" s="2">
+      <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B36" t="s" s="2">
+      <c r="E36" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C36" t="s" s="2">
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D36" t="s" s="2">
+      <c r="B37" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="E36" t="s" s="2">
+      <c r="C37" s="1" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" t="s" s="2">
+      <c r="D37" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B37" t="s" s="2">
+      <c r="E37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C37" t="s" s="2">
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D37" t="s" s="2">
+      <c r="B38" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="E37" t="s" s="3">
+      <c r="C38" s="1" t="s">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" t="s" s="2">
+      <c r="D38" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B38" t="s" s="2">
+      <c r="E38" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C38" t="s" s="2">
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D38" t="s" s="2">
+      <c r="B39" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="E38" t="s" s="2">
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
         <v>155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" t="s" s="2">
+      <c r="B40" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B39" t="s" s="2">
+      <c r="B41" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C39" t="s" s="2">
+      <c r="C41" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D39" t="s" s="2">
+      <c r="D41" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="E39" t="s" s="2">
+      <c r="E41" s="1" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" t="s" s="2">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B40" t="s" s="2">
+      <c r="B42" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C40" t="s" s="2">
+      <c r="C42" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D40" t="s" s="2">
+      <c r="D42" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="E40" t="s" s="3">
+      <c r="E42" s="1" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" t="s" s="2">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B41" t="s" s="2">
+      <c r="B43" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C41" s="2"/>
-[...4 lines deleted...]
-      <c r="A42" t="s" s="2">
+      <c r="C43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B42" t="s" s="2">
+      <c r="D43" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C42" s="2"/>
-[...4 lines deleted...]
-      <c r="A43" t="s" s="2">
+      <c r="E43" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B43" t="s" s="2">
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C43" s="2"/>
-[...4 lines deleted...]
-      <c r="A44" t="s" s="2">
+      <c r="B44" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B44" t="s" s="2">
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C44" s="2"/>
-[...4 lines deleted...]
-      <c r="A45" t="s" s="2">
+      <c r="B45" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B45" t="s" s="2">
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C45" s="2"/>
-[...4 lines deleted...]
-      <c r="A46" t="s" s="2">
+      <c r="B46" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B46" t="s" s="2">
+      <c r="C46" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C46" s="2"/>
-[...4 lines deleted...]
-      <c r="A47" t="s" s="2">
+      <c r="D46" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B47" t="s" s="2">
+      <c r="E46" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C47" t="s" s="2">
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D47" t="s" s="2">
+      <c r="B47" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="E47" t="s" s="2">
+      <c r="C47" s="1" t="s">
         <v>182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" t="s" s="2">
+      <c r="D47" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B48" t="s" s="2">
+      <c r="E47" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C48" t="s" s="2">
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D48" t="s" s="2">
+      <c r="B48" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="E48" t="s" s="2">
+      <c r="C48" s="1" t="s">
         <v>187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" t="s" s="2">
+      <c r="D48" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B49" t="s" s="2">
+      <c r="E48" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C49" t="s" s="2">
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D49" t="s" s="2">
+      <c r="B49" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="E49" t="s" s="2">
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
         <v>192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" t="s" s="2">
+      <c r="B50" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B50" t="s" s="2">
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C50" s="2"/>
-[...4 lines deleted...]
-      <c r="A51" t="s" s="2">
+      <c r="B51" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B51" t="s" s="2">
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C51" s="2"/>
-[...4 lines deleted...]
-      <c r="A52" t="s" s="2">
+      <c r="B52" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B52" t="s" s="2">
+      <c r="C52" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C52" t="s" s="2">
+      <c r="D52" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D52" t="s" s="2">
+      <c r="E52" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="E52" t="s" s="3">
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" t="s" s="2">
+      <c r="B53" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B53" t="s" s="2">
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C53" s="2"/>
-[...4 lines deleted...]
-      <c r="A54" t="s" s="2">
+      <c r="B54" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B54" t="s" s="2">
+      <c r="C54" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C54" s="2"/>
-[...4 lines deleted...]
-      <c r="A55" t="s" s="2">
+      <c r="D54" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B55" t="s" s="2">
+      <c r="E54" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C55" t="s" s="2">
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D55" t="s" s="2">
+      <c r="B55" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="E55" t="s" s="2">
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
         <v>210</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" t="s" s="2">
+      <c r="B56" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B56" t="s" s="2">
+      <c r="C56" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C56" t="s" s="2">
+      <c r="D56" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D56" t="s" s="2">
+      <c r="E56" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="E56" t="s" s="2">
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
         <v>215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" t="s" s="2">
+      <c r="B57" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B57" t="s" s="2">
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C57" t="s" s="2">
+      <c r="B58" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="D57" t="s" s="2">
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="E57" t="s" s="2">
+      <c r="B59" s="1" t="s">
         <v>220</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" t="s" s="2">
+      <c r="C59" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B58" t="s" s="2">
+      <c r="D59" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C58" t="s" s="2">
+      <c r="E59" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D58" t="s" s="2">
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="E58" t="s" s="2">
+      <c r="B60" s="1" t="s">
         <v>225</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" t="s" s="2">
+      <c r="C60" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B59" t="s" s="2">
+      <c r="D60" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C59" t="s" s="2">
+      <c r="E60" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="D59" t="s" s="2">
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="E59" t="s" s="2">
+      <c r="B61" s="1" t="s">
         <v>230</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" t="s" s="2">
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B60" t="s" s="2">
+      <c r="B62" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C60" s="2"/>
-[...4 lines deleted...]
-      <c r="A61" t="s" s="2">
+      <c r="C62" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B61" t="s" s="2">
+      <c r="D62" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C61" s="2"/>
-[...4 lines deleted...]
-      <c r="A62" t="s" s="2">
+      <c r="E62" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B62" t="s" s="2">
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C62" t="s" s="2">
+      <c r="B63" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D62" t="s" s="2">
+      <c r="C63" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="E62" t="s" s="2">
+      <c r="D63" s="1" t="s">
         <v>239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" t="s" s="2">
+      <c r="E63" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B63" t="s" s="2">
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C63" t="s" s="2">
+      <c r="B64" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="D63" t="s" s="2">
+      <c r="C64" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="E63" t="s" s="2">
+      <c r="D64" s="1" t="s">
         <v>244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" t="s" s="2">
+      <c r="E64" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B64" t="s" s="2">
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C64" s="2"/>
-[...4 lines deleted...]
-      <c r="A65" t="s" s="2">
+      <c r="B65" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="B65" t="s" s="2">
+      <c r="C65" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C65" s="2"/>
-[...4 lines deleted...]
-      <c r="A66" t="s" s="2">
+      <c r="D65" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B66" t="s" s="2">
+      <c r="E65" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C66" t="s" s="2">
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="D66" t="s" s="2">
+      <c r="B66" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="E66" t="s" s="2">
+      <c r="C66" s="1" t="s">
         <v>253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" t="s" s="2">
+      <c r="D66" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B67" t="s" s="2">
+      <c r="E66" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C67" s="2"/>
-[...4 lines deleted...]
-      <c r="A68" t="s" s="2">
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B68" t="s" s="2">
+      <c r="B67" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C68" s="2"/>
-[...4 lines deleted...]
-      <c r="A69" t="s" s="2">
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B69" t="s" s="2">
+      <c r="B68" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C69" s="2"/>
-[...4 lines deleted...]
-      <c r="A70" t="s" s="2">
+      <c r="C68" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B70" t="s" s="2">
+      <c r="D68" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C70" s="2"/>
-[...4 lines deleted...]
-      <c r="A71" t="s" s="2">
+      <c r="E68" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B71" t="s" s="2">
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C71" t="s" s="2">
+      <c r="B69" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D71" t="s" s="2">
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="E71" t="s" s="2">
+      <c r="B70" s="1" t="s">
         <v>266</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" t="s" s="2">
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="B72" t="s" s="2">
+      <c r="B71" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="C72" t="s" s="2">
+      <c r="C71" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D72" t="s" s="2">
+      <c r="D71" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="E72" t="s" s="2">
+      <c r="E71" s="1" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" t="s" s="2">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="B73" t="s" s="2">
+      <c r="B72" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C73" s="2"/>
-[...4 lines deleted...]
-      <c r="A74" t="s" s="2">
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B74" t="s" s="2">
-[...7 lines deleted...]
-      <c r="A75" t="s" s="2">
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B75" t="s" s="2">
-[...7 lines deleted...]
-      <c r="A76" t="s" s="2">
+      <c r="B74" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B76" t="s" s="2">
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C76" s="2"/>
-[...4 lines deleted...]
-      <c r="A77" t="s" s="2">
+      <c r="B75" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B77" t="s" s="2">
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C77" s="2"/>
-[...4 lines deleted...]
-      <c r="A78" t="s" s="2">
+      <c r="B76" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B78" t="s" s="2">
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C78" s="2"/>
-[...4 lines deleted...]
-      <c r="A79" t="s" s="2">
+      <c r="B77" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B79" t="s" s="2">
+      <c r="C77" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C79" s="2"/>
-[...4 lines deleted...]
-      <c r="A80" t="s" s="2">
+      <c r="D77" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="B80" t="s" s="2">
+      <c r="E77" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C80" s="2"/>
-[...4 lines deleted...]
-      <c r="A81" t="s" s="2">
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B81" t="s" s="2">
+      <c r="B78" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="C81" s="2"/>
-[...4 lines deleted...]
-      <c r="A82" t="s" s="2">
+      <c r="C78" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B82" t="s" s="2">
+      <c r="D78" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C82" t="s" s="2">
+      <c r="E78" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D82" t="s" s="2">
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="E82" t="s" s="2">
+      <c r="B79" s="1" t="s">
         <v>292</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" t="s" s="2">
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="B83" t="s" s="2">
+      <c r="B80" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1"/>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="C83" s="2"/>
-[...4 lines deleted...]
-      <c r="A84" t="s" s="2">
+      <c r="B81" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="B84" t="s" s="2">
+      <c r="B82" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="C84" s="2"/>
-[...4 lines deleted...]
-      <c r="A85" t="s" s="2">
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B85" t="s" s="2">
+      <c r="B83" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="C85" t="s" s="2">
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="D85" t="s" s="2">
+      <c r="B84" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="E85" t="s" s="2">
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="1" t="s">
         <v>301</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" t="s" s="2">
+      <c r="B85" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="B86" t="s" s="2">
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1"/>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C86" t="s" s="2">
+      <c r="B86" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="D86" t="s" s="2">
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="E86" t="s" s="2">
+      <c r="B87" s="1" t="s">
         <v>306</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" t="s" s="2">
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1"/>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="B87" t="s" s="2">
+      <c r="B88" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="C87" s="2"/>
-[...4 lines deleted...]
-      <c r="A88" t="s" s="2">
+      <c r="C88" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B88" t="s" s="2">
+      <c r="D88" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C88" s="2"/>
-[...4 lines deleted...]
-      <c r="A89" t="s" s="2">
+      <c r="E88" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="B89" t="s" s="2">
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="C89" t="s" s="2">
+      <c r="B89" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D89" t="s" s="2">
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="E89" t="s" s="2">
+      <c r="B90" s="1" t="s">
         <v>315</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" t="s" s="2">
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1"/>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="B90" t="s" s="2">
+      <c r="B91" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="C90" t="s" s="2">
+      <c r="C91" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="D90" t="s" s="2">
+      <c r="D91" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="E90" t="s" s="2">
+      <c r="E91" s="1" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" t="s" s="2">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B91" t="s" s="2">
+      <c r="B92" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C91" s="2"/>
-[...4 lines deleted...]
-      <c r="A92" t="s" s="2">
+      <c r="C92" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B92" t="s" s="2">
+      <c r="D92" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="C92" s="2"/>
-[...4 lines deleted...]
-      <c r="A93" t="s" s="2">
+      <c r="E92" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="B93" t="s" s="2">
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="C93" s="2"/>
-[...4 lines deleted...]
-      <c r="A94" t="s" s="2">
+      <c r="B93" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B94" t="s" s="2">
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1"/>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="C94" t="s" s="2">
+      <c r="B94" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="D94" t="s" s="2">
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1"/>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="E94" t="s" s="2">
+      <c r="B95" s="1" t="s">
         <v>331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" t="s" s="2">
+      <c r="C95" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B95" t="s" s="2">
+      <c r="D95" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C95" s="2"/>
-[...4 lines deleted...]
-      <c r="A96" t="s" s="2">
+      <c r="E95" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="B96" t="s" s="2">
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C96" t="s" s="2">
+      <c r="B96" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="D96" t="s" s="2">
+      <c r="C96" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="E96" t="s" s="2">
+      <c r="D96" s="1" t="s">
         <v>338</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" t="s" s="2">
+      <c r="E96" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B97" t="s" s="2">
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C97" s="2"/>
-[...4 lines deleted...]
-      <c r="A98" t="s" s="2">
+      <c r="B97" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B98" t="s" s="2">
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1"/>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="C98" s="2"/>
-[...4 lines deleted...]
-      <c r="A99" t="s" s="2">
+      <c r="B98" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="B99" t="s" s="2">
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1"/>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="C99" s="2"/>
-[...4 lines deleted...]
-      <c r="A100" t="s" s="2">
+      <c r="B99" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B100" t="s" s="2">
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1"/>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="C100" s="2"/>
-[...4 lines deleted...]
-      <c r="A101" t="s" s="2">
+      <c r="B100" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="B101" t="s" s="2">
+      <c r="C100" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="C101" s="2"/>
-[...4 lines deleted...]
-      <c r="A102" t="s" s="2">
+      <c r="D100" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B102" t="s" s="2">
+      <c r="E100" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="C102" t="s" s="2">
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="D102" t="s" s="2">
+      <c r="B101" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="E102" t="s" s="2">
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1"/>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" s="1" t="s">
         <v>353</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" t="s" s="2">
+      <c r="B102" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B103" t="s" s="2">
+      <c r="C102" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="C103" t="s" s="2">
+      <c r="D102" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="D103" t="s" s="2">
+      <c r="E102" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="E103" t="s" s="2">
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
         <v>358</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" t="s" s="2">
+      <c r="B103" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B104" t="s" s="2">
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="C104" s="2"/>
-[...4 lines deleted...]
-      <c r="A105" t="s" s="2">
+      <c r="B104" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="B105" t="s" s="2">
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1"/>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="C105" t="s" s="2">
+      <c r="B105" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="D105" t="s" s="2">
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1"/>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="E105" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A106" t="s" s="2">
+      <c r="B106" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B106" t="s" s="2">
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1"/>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="C106" s="2"/>
-[...4 lines deleted...]
-      <c r="A107" t="s" s="2">
+      <c r="B107" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="B107" t="s" s="2">
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="C107" s="2"/>
-[...4 lines deleted...]
-      <c r="A108" t="s" s="2">
+      <c r="B108" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="B108" t="s" s="2">
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1"/>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="C108" t="s" s="2">
+      <c r="B109" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="D108" t="s" s="2">
+      <c r="C109" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="E108" t="s" s="2">
+      <c r="D109" s="1" t="s">
         <v>373</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" t="s" s="2">
+      <c r="E109" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="B109" t="s" s="2">
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="C109" s="2"/>
-[...4 lines deleted...]
-      <c r="A110" t="s" s="2">
+      <c r="B110" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="B110" t="s" s="2">
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1"/>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="C110" s="2"/>
-[...4 lines deleted...]
-      <c r="A111" t="s" s="2">
+      <c r="B111" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="B111" t="s" s="2">
+      <c r="C111" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C111" s="2"/>
-[...4 lines deleted...]
-      <c r="A112" t="s" s="2">
+      <c r="D111" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B112" t="s" s="2">
+      <c r="E111" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="C112" s="2"/>
-[...4 lines deleted...]
-      <c r="A113" t="s" s="2">
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="B113" t="s" s="2">
+      <c r="B112" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="C113" s="2"/>
-[...4 lines deleted...]
-      <c r="A114" t="s" s="2">
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1"/>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B114" t="s" s="2">
+      <c r="B113" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="C114" s="2"/>
-[...4 lines deleted...]
-      <c r="A115" t="s" s="2">
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1"/>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B115" t="s" s="2">
+      <c r="B114" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="C115" s="2"/>
-[...4 lines deleted...]
-      <c r="A116" t="s" s="2">
+      <c r="C114" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="B116" t="s" s="2">
+      <c r="D114" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="C116" t="s" s="2">
+      <c r="E114" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="D116" t="s" s="2">
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="E116" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A117" t="s" s="2">
+      <c r="B115" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B117" t="s" s="2">
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1"/>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="C117" t="s" s="2">
+      <c r="B116" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="D117" t="s" s="2">
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1"/>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="E117" t="s" s="2">
+      <c r="B117" s="1" t="s">
         <v>396</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" t="s" s="2">
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1"/>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="B118" t="s" s="2">
+      <c r="B118" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="C118" s="2"/>
-[...4 lines deleted...]
-      <c r="A119" t="s" s="2">
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1"/>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B119" t="s" s="2">
+      <c r="B119" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="C119" s="2"/>
-[...4 lines deleted...]
-      <c r="A120" t="s" s="2">
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1"/>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B120" t="s" s="2">
+      <c r="B120" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C120" t="s" s="2">
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1"/>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="D120" t="s" s="2">
+      <c r="B121" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="E120" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A121" t="s" s="2">
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1"/>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="B121" t="s" s="2">
+      <c r="B122" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C121" s="2"/>
-[...4 lines deleted...]
-      <c r="A122" t="s" s="2">
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1"/>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B122" t="s" s="2">
+      <c r="B123" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="C122" s="2"/>
-[...4 lines deleted...]
-      <c r="A123" t="s" s="2">
+      <c r="C123" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="B123" t="s" s="2">
+      <c r="D123" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="C123" s="2"/>
-[...4 lines deleted...]
-      <c r="A124" t="s" s="2">
+      <c r="E123" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="B124" t="s" s="2">
+      <c r="B124" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="C124" s="2"/>
-[...4 lines deleted...]
-      <c r="A125" t="s" s="2">
+      <c r="C124" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B125" t="s" s="2">
+      <c r="D124" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="C125" t="s" s="2">
+      <c r="E124" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="D125" t="s" s="2">
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="E125" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A126" t="s" s="2">
+      <c r="B125" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="B126" t="s" s="2">
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1"/>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C126" t="s" s="2">
+      <c r="B126" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="D126" t="s" s="2">
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="E126" t="s" s="3">
+      <c r="B127" s="1" t="s">
         <v>421</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" t="s" s="2">
+      <c r="C127" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B127" t="s" s="2">
+      <c r="D127" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C127" t="s" s="2">
+      <c r="E127" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="D127" t="s" s="2">
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="E127" t="s" s="3">
+      <c r="B128" s="1" t="s">
         <v>426</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" t="s" s="2">
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1"/>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="B128" t="s" s="2">
+      <c r="B129" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="C128" s="2"/>
-[...4 lines deleted...]
-      <c r="A129" t="s" s="2">
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1"/>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B129" t="s" s="2">
+      <c r="B130" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="C129" t="s" s="2">
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1"/>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="D129" t="s" s="2">
+      <c r="B131" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="E129" t="s" s="2">
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1"/>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
         <v>433</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" t="s" s="2">
+      <c r="B132" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B130" t="s" s="2">
+      <c r="C132" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="C130" s="2"/>
-[...4 lines deleted...]
-      <c r="A131" t="s" s="2">
+      <c r="D132" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="B131" t="s" s="2">
+      <c r="E132" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="C131" s="2"/>
-[...4 lines deleted...]
-      <c r="A132" t="s" s="2">
+      <c r="B133" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="B132" t="s" s="2">
+      <c r="C133" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="C132" s="2"/>
-[...4 lines deleted...]
-      <c r="A133" t="s" s="2">
+      <c r="D133" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="B133" t="s" s="2">
+      <c r="E133" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="C133" t="s" s="2">
+    </row>
+    <row r="134" spans="1:5" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="D133" t="s" s="2">
+      <c r="B134" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="E133" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A134" t="s" s="2">
+      <c r="C134" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B134" t="s" s="2">
+      <c r="D134" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="C134" s="2"/>
-[...4 lines deleted...]
-      <c r="A135" t="s" s="2">
+      <c r="E134" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="B135" t="s" s="2">
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="C135" s="2"/>
-[...4 lines deleted...]
-      <c r="A136" t="s" s="2">
+      <c r="B135" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="B136" t="s" s="2">
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1"/>
+    </row>
+    <row r="136" spans="1:5" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="C136" t="s" s="2">
+      <c r="B136" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="D136" t="s" s="2">
+      <c r="C136" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="E136" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A137" t="s" s="2">
+      <c r="D136" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B137" t="s" s="2">
+      <c r="E136" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="C137" s="2"/>
-[...4 lines deleted...]
-      <c r="A138" t="s" s="2">
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="B138" t="s" s="2">
+      <c r="B137" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="C138" t="s" s="2">
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1"/>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="D138" t="s" s="2">
+      <c r="B138" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="E138" t="s" s="2">
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1"/>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
         <v>458</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" t="s" s="2">
+      <c r="B139" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="B139" t="s" s="2">
+      <c r="C139" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="C139" t="s" s="2">
+      <c r="D139" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="D139" t="s" s="2">
+      <c r="E139" s="1" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="E139" t="s" s="2">
+      <c r="B140" s="1" t="s">
         <v>463</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A140" t="s" s="2">
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1"/>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B140" t="s" s="2">
+      <c r="B141" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="C140" s="2"/>
-[...4 lines deleted...]
-      <c r="A141" t="s" s="2">
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1"/>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="B141" t="s" s="2">
+      <c r="B142" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="C141" t="s" s="2">
+      <c r="C142" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="D141" t="s" s="2">
+      <c r="D142" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="E141" t="s" s="2">
+      <c r="E142" s="1" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
         <v>470</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A142" t="s" s="2">
+      <c r="B143" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="B142" t="s" s="2">
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1"/>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="C142" s="2"/>
-[...4 lines deleted...]
-      <c r="A143" t="s" s="2">
+      <c r="B144" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B143" t="s" s="2">
+      <c r="C144" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C143" s="2"/>
-[...4 lines deleted...]
-      <c r="A144" t="s" s="2">
+      <c r="D144" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="B144" t="s" s="2">
+      <c r="E144" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="C144" t="s" s="2">
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="D144" t="s" s="2">
+      <c r="B145" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="E144" t="s" s="2">
+      <c r="C145" s="1" t="s">
         <v>479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A145" t="s" s="2">
+      <c r="D145" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B145" t="s" s="2">
+      <c r="E145" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="C145" t="s" s="2">
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="D145" t="s" s="2">
+      <c r="B146" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="E145" t="s" s="2">
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1"/>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
         <v>484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A146" t="s" s="2">
+      <c r="B147" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="B146" t="s" s="2">
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1"/>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="C146" s="2"/>
-[...4 lines deleted...]
-      <c r="A147" t="s" s="2">
+      <c r="B148" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="B147" t="s" s="2">
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1"/>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="C147" t="s" s="2">
+      <c r="B149" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="D147" t="s" s="2">
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1"/>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="E147" t="s" s="2">
+      <c r="B150" s="1" t="s">
         <v>491</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" t="s" s="2">
+      <c r="C150" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="B148" t="s" s="2">
+      <c r="D150" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="C148" t="s" s="2">
+      <c r="E150" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="D148" t="s" s="2">
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="E148" t="s" s="2">
+      <c r="B151" s="1" t="s">
         <v>496</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A149" t="s" s="2">
+      <c r="C151" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="B149" t="s" s="2">
+      <c r="D151" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="C149" t="s" s="2">
+      <c r="E151" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="D149" t="s" s="2">
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="E149" t="s" s="2">
+      <c r="B152" s="1" t="s">
         <v>501</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A150" t="s" s="2">
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="B150" t="s" s="2">
+      <c r="B153" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="C150" s="2"/>
-[...4 lines deleted...]
-      <c r="A151" t="s" s="2">
+      <c r="C153" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="B151" t="s" s="2">
+      <c r="D153" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="C151" t="s" s="2">
+      <c r="E153" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="D151" t="s" s="2">
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="E151" t="s" s="2">
+      <c r="B154" s="1" t="s">
         <v>508</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A152" t="s" s="2">
+      <c r="C154" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B152" t="s" s="2">
+      <c r="D154" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="C152" t="s" s="2">
+      <c r="E154" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D152" t="s" s="2">
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="E152" t="s" s="2">
+      <c r="B155" s="1" t="s">
         <v>513</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A153" t="s" s="2">
+      <c r="C155" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="B153" t="s" s="2">
+      <c r="D155" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C153" s="2"/>
-[...4 lines deleted...]
-      <c r="A154" t="s" s="2">
+      <c r="E155" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="B154" t="s" s="2">
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="C154" s="2"/>
-[...4 lines deleted...]
-      <c r="A155" t="s" s="2">
+      <c r="B156" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="B155" t="s" s="2">
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1"/>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="C155" t="s" s="2">
+      <c r="B157" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="D155" t="s" s="2">
+      <c r="C157" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="E155" t="s" s="2">
+      <c r="D157" s="1" t="s">
         <v>522</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A156" t="s" s="2">
+      <c r="E157" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B156" t="s" s="2">
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C156" s="2"/>
-[...4 lines deleted...]
-      <c r="A157" t="s" s="2">
+      <c r="B158" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="B157" t="s" s="2">
+      <c r="C158" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="C157" s="2"/>
-[...4 lines deleted...]
-      <c r="A158" t="s" s="2">
+      <c r="D158" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="B158" t="s" s="2">
+      <c r="E158" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="C158" s="2"/>
-[...4 lines deleted...]
-      <c r="A159" t="s" s="2">
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B159" t="s" s="2">
+      <c r="B159" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="C159" s="2"/>
-[...4 lines deleted...]
-      <c r="A160" t="s" s="2">
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1"/>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="B160" t="s" s="2">
+      <c r="B160" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="C160" s="2"/>
-[...4 lines deleted...]
-      <c r="A161" t="s" s="2">
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1"/>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B161" t="s" s="2">
+      <c r="B161" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="C161" t="s" s="2">
+      <c r="C161" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="D161" t="s" s="2">
+      <c r="D161" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="E161" t="s" s="2">
+      <c r="E161" s="1" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" t="s" s="2">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B162" t="s" s="2">
+      <c r="B162" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="C162" t="s" s="2">
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1"/>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="D162" t="s" s="2">
+      <c r="B163" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="E162" t="s" s="2">
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1"/>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" s="1" t="s">
         <v>542</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A163" t="s" s="2">
+      <c r="B164" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="B163" t="s" s="2">
+      <c r="C164" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="C163" s="2"/>
-[...4 lines deleted...]
-      <c r="A164" t="s" s="2">
+      <c r="D164" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B164" t="s" s="2">
+      <c r="E164" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="C164" s="2"/>
-[...4 lines deleted...]
-      <c r="A165" t="s" s="2">
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B165" t="s" s="2">
+      <c r="B165" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="C165" t="s" s="2">
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1"/>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="D165" t="s" s="2">
+      <c r="B166" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="E165" t="s" s="2">
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" s="1" t="s">
         <v>551</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A166" t="s" s="2">
+      <c r="B167" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="B166" t="s" s="2">
+      <c r="C167" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="C166" t="s" s="2">
+      <c r="D167" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="D166" t="s" s="2">
+      <c r="E167" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="E166" t="s" s="2">
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" s="1" t="s">
         <v>556</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A167" t="s" s="2">
+      <c r="B168" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="B167" t="s" s="2">
+      <c r="C168" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="C167" t="s" s="2">
+      <c r="D168" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="D167" t="s" s="2">
+      <c r="E168" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="E167" t="s" s="2">
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" s="1" t="s">
         <v>561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A168" t="s" s="2">
+      <c r="B169" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B168" t="s" s="2">
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1"/>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="C168" t="s" s="2">
+      <c r="B170" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="D168" t="s" s="2">
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1"/>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="E168" t="s" s="2">
+      <c r="B171" s="1" t="s">
         <v>566</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A169" t="s" s="2">
+      <c r="C171" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="B169" t="s" s="2">
+      <c r="D171" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="C169" s="2"/>
-[...4 lines deleted...]
-      <c r="A170" t="s" s="2">
+      <c r="E171" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="B170" t="s" s="2">
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="C170" t="s" s="2">
+      <c r="B172" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="D170" t="s" s="2">
+      <c r="C172" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="E170" t="s" s="2">
+      <c r="D172" s="1" t="s">
         <v>573</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A171" t="s" s="2">
+      <c r="E172" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="B171" t="s" s="2">
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="C171" t="s" s="2">
+      <c r="B173" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="D171" t="s" s="2">
+      <c r="C173" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="E171" t="s" s="2">
+      <c r="D173" s="1" t="s">
         <v>578</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A172" t="s" s="2">
+      <c r="E173" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="B172" t="s" s="2">
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="C172" s="2"/>
-[...4 lines deleted...]
-      <c r="A173" t="s" s="2">
+      <c r="B174" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="B173" t="s" s="2">
-[...7 lines deleted...]
-      <c r="A174" t="s" s="2">
+      <c r="C174" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="B174" t="s" s="2">
+      <c r="D174" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="C174" t="s" s="2">
+      <c r="E174" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="D174" t="s" s="2">
-[...2 lines deleted...]
-      <c r="E174" t="s" s="2">
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1"/>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1"/>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1"/>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="175">
-[...62 lines deleted...]
-      <c r="E179" t="s" s="2">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" s="1" t="s">
         <v>600</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A180" t="s" s="2">
+      <c r="B181" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="B180" t="s" s="2">
+      <c r="C181" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="C180" s="2"/>
-[...4 lines deleted...]
-      <c r="A181" t="s" s="2">
+      <c r="D181" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1"/>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1"/>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1"/>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="B181" t="s" s="2">
+      <c r="E186" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1"/>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1"/>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1"/>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1"/>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1"/>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1"/>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1"/>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1"/>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1"/>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1"/>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1"/>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1"/>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="C181" t="s" s="2">
-[...381 lines deleted...]
-      <c r="A207" t="s" s="2">
+      <c r="E213" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="B207" t="s" s="2">
+      <c r="B214" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="C207" t="s" s="2">
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1"/>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="D207" t="s" s="2">
+      <c r="B215" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="E207" t="s" s="2">
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1"/>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" s="1" t="s">
         <v>704</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D208" t="s" s="2">
+      <c r="B216" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="E208" t="s" s="2">
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1"/>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" s="1" t="s">
         <v>706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A209" t="s" s="2">
+      <c r="B217" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="B209" t="s" s="2">
+      <c r="C217" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="C209" s="2"/>
-[...4 lines deleted...]
-      <c r="A210" t="s" s="2">
+      <c r="D217" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="B210" t="s" s="2">
+      <c r="E217" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="C210" s="2"/>
-[...4 lines deleted...]
-      <c r="A211" t="s" s="2">
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A218" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="B211" t="s" s="2">
+      <c r="B218" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="C211" t="s" s="2">
+      <c r="C218" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="D211" t="s" s="2">
+      <c r="D218" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="E211" t="s" s="2">
+      <c r="E218" s="1" t="s">
         <v>715</v>
       </c>
     </row>
-    <row r="212">
-[...9 lines deleted...]
-      <c r="D212" t="s" s="2">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A219" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="E212" t="s" s="2">
+      <c r="B219" s="1" t="s">
         <v>717</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A213" t="s" s="2">
+      <c r="C219" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="B213" t="s" s="2">
+      <c r="D219" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="C213" s="2"/>
-[...4 lines deleted...]
-      <c r="A214" t="s" s="2">
+      <c r="E219" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="B214" t="s" s="2">
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A220" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C214" t="s" s="2">
+      <c r="E220" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="D214" t="s" s="2">
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A221" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="D221" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="E214" t="s" s="2">
+      <c r="E221" s="1" t="s">
         <v>724</v>
       </c>
     </row>
-    <row r="215">
-      <c r="A215" t="s" s="2">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A222" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="B215" t="s" s="2">
+      <c r="B222" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="C215" t="s" s="2">
+      <c r="C222" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="D215" t="s" s="2">
+      <c r="D222" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="E215" t="s" s="2">
+      <c r="E222" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A223" s="1" t="s">
         <v>729</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D216" t="s" s="2">
+      <c r="B223" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="E216" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A217" t="s" s="2">
+      <c r="C223" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="B217" t="s" s="2">
+      <c r="D223" s="1" t="s">
         <v>732</v>
       </c>
-      <c r="C217" t="s" s="2">
+      <c r="E223" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="D217" t="s" s="2">
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A224" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="E217" t="s" s="2">
+      <c r="B224" s="1" t="s">
         <v>735</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A218" t="s" s="2">
+      <c r="C224" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="B218" t="s" s="2">
+      <c r="D224" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="C218" t="s" s="2">
+      <c r="E224" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="D218" t="s" s="2">
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="E218" t="s" s="2">
+      <c r="E225" s="1" t="s">
         <v>740</v>
       </c>
     </row>
-    <row r="219">
-      <c r="A219" t="s" s="2">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A226" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="B219" t="s" s="2">
+      <c r="B226" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="C219" t="s" s="2">
+      <c r="C226" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="D219" t="s" s="2">
+      <c r="D226" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="E219" t="s" s="2">
+      <c r="E226" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A227" s="1" t="s">
         <v>745</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D220" t="s" s="2">
+      <c r="B227" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="E220" t="s" s="2">
+      <c r="C227" s="1" t="s">
         <v>747</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A221" t="s" s="2">
+      <c r="D227" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="B221" t="s" s="2">
+      <c r="E227" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="C221" s="2"/>
-[...4 lines deleted...]
-      <c r="A222" t="s" s="2">
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A228" s="1" t="s">
         <v>750</v>
       </c>
-      <c r="B222" t="s" s="2">
+      <c r="B228" s="1" t="s">
         <v>751</v>
       </c>
-      <c r="C222" t="s" s="2">
+      <c r="C228" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="D222" t="s" s="2">
+      <c r="D228" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="E222" t="s" s="2">
+      <c r="E228" s="1" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A229" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>754</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A223" t="s" s="2">
+      <c r="E229" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A230" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="B223" t="s" s="2">
+      <c r="B230" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="C223" t="s" s="2">
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1"/>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A231" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="D223" t="s" s="2">
+      <c r="B231" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="E223" t="s" s="2">
+      <c r="C231" s="1" t="s">
         <v>759</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D224" t="s" s="2">
+      <c r="D231" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="E224" t="s" s="2">
-[...13 lines deleted...]
-      <c r="D225" t="s" s="2">
+      <c r="E231" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A232" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="E225" t="s" s="2">
+      <c r="B232" s="1" t="s">
         <v>762</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A226" t="s" s="2">
+      <c r="C232" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="B226" t="s" s="2">
+      <c r="D232" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="C226" t="s" s="2">
+      <c r="E232" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="D226" t="s" s="2">
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A233" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="E226" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A227" t="s" s="2">
+      <c r="B233" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="B227" t="s" s="2">
+      <c r="C233" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="C227" t="s" s="2">
+      <c r="D233" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="D227" t="s" s="2">
+      <c r="E233" s="1" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A234" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="E227" t="s" s="2">
+      <c r="E234" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A235" s="1" t="s">
         <v>771</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A228" t="s" s="2">
+      <c r="B235" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="B228" t="s" s="2">
+      <c r="C235" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="C228" t="s" s="2">
+      <c r="D235" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="D228" t="s" s="2">
+      <c r="E235" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A236" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="E228" t="s" s="2">
-[...13 lines deleted...]
-      <c r="D229" t="s" s="2">
+      <c r="B236" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="E229" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A230" t="s" s="2">
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1"/>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A237" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="B230" t="s" s="2">
+      <c r="B237" s="1" t="s">
         <v>778</v>
       </c>
-      <c r="C230" t="s" s="2">
+      <c r="C237" s="1" t="s">
         <v>779</v>
       </c>
-      <c r="D230" t="s" s="2">
+      <c r="D237" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="E230" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A231" t="s" s="2">
+      <c r="E237" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A238" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="B231" t="s" s="2">
+      <c r="E238" s="1" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A239" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="C231" t="s" s="2">
+      <c r="B239" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="D231" t="s" s="2">
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1"/>
+    </row>
+    <row r="240" spans="1:5" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A240" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="E231" t="s" s="2">
+      <c r="B240" s="1" t="s">
         <v>785</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A232" t="s" s="2">
+      <c r="C240" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="B232" t="s" s="2">
+      <c r="D240" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="C232" t="s" s="2">
+      <c r="E240" s="2" t="s">
         <v>788</v>
       </c>
-      <c r="D232" t="s" s="2">
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A241" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="E232" t="s" s="2">
-[...13 lines deleted...]
-      <c r="D233" t="s" s="2">
+      <c r="E241" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A242" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="E233" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A234" t="s" s="2">
+      <c r="B242" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="B234" t="s" s="2">
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1"/>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A243" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="C234" s="2"/>
-[...4 lines deleted...]
-      <c r="A235" t="s" s="2">
+      <c r="B243" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="B235" t="s" s="2">
+      <c r="C243" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="C235" t="s" s="2">
+      <c r="D243" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="D235" t="s" s="2">
+      <c r="E243" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A244" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="E235" t="s" s="2">
+      <c r="E244" s="1" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A245" s="1" t="s">
         <v>797</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A236" t="s" s="2">
+      <c r="B245" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B236" t="s" s="2">
+      <c r="C245" s="1"/>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1"/>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="C236" t="s" s="2">
+      <c r="B246" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="D236" t="s" s="2">
+      <c r="C246" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="E236" t="s" s="2">
+      <c r="D246" s="1" t="s">
         <v>802</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D237" t="s" s="2">
+      <c r="E246" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="E237" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A238" t="s" s="2">
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="B238" t="s" s="2">
+      <c r="B247" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="C238" t="s" s="2">
+      <c r="C247" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="D238" t="s" s="2">
+      <c r="D247" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="E238" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A239" t="s" s="2">
+      <c r="E247" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="B239" t="s" s="2">
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="C239" s="2"/>
-[...4 lines deleted...]
-      <c r="A240" t="s" s="2">
+      <c r="B248" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="B240" t="s" s="2">
+      <c r="C248" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="C240" t="s" s="2">
+      <c r="D248" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="D240" t="s" s="2">
+      <c r="E248" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="E240" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A241" t="s" s="2">
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="B241" t="s" s="2">
+      <c r="E249" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="C241" s="2"/>
-[...4 lines deleted...]
-      <c r="A242" t="s" s="2">
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="B242" t="s" s="2">
+      <c r="B250" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="C242" t="s" s="2">
+      <c r="C250" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D242" t="s" s="2">
+      <c r="D250" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="E242" t="s" s="2">
+      <c r="E250" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" s="1" t="s">
         <v>820</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A243" t="s" s="2">
+      <c r="B251" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="B243" t="s" s="2">
+      <c r="C251" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="C243" s="2"/>
-[...4 lines deleted...]
-      <c r="A244" t="s" s="2">
+      <c r="D251" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="B244" t="s" s="2">
+      <c r="E251" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="C244" t="s" s="2">
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="D244" t="s" s="2">
+      <c r="B252" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="E244" t="s" s="2">
+      <c r="C252" s="1" t="s">
         <v>827</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A245" t="s" s="2">
+      <c r="D252" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="B245" t="s" s="2">
+      <c r="E252" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="C245" s="2"/>
-[...4 lines deleted...]
-      <c r="A246" t="s" s="2">
+      <c r="E253" s="1" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="B246" t="s" s="2">
+      <c r="B254" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="C246" t="s" s="2">
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1"/>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="D246" t="s" s="2">
+      <c r="B255" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="E246" t="s" s="2">
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1"/>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" s="1" t="s">
         <v>834</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A247" t="s" s="2">
+      <c r="B256" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="B247" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C247" t="s" s="2">
+      <c r="C256" s="1"/>
+      <c r="D256" s="1"/>
+      <c r="E256" s="1"/>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="D247" t="s" s="2">
+      <c r="B257" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="E247" t="s" s="2">
+      <c r="C257" s="1"/>
+      <c r="D257" s="1"/>
+      <c r="E257" s="1"/>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" s="1" t="s">
         <v>838</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A248" t="s" s="2">
+      <c r="B258" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="B248" t="s" s="2">
+      <c r="C258" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="C248" t="s" s="2">
+      <c r="D258" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="D248" t="s" s="2">
+      <c r="E258" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="E248" t="s" s="2">
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" s="1" t="s">
         <v>843</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A249" t="s" s="2">
+      <c r="B259" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="B249" t="s" s="2">
+      <c r="C259" s="1"/>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1"/>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="C249" t="s" s="2">
+      <c r="B260" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="D249" t="s" s="2">
+      <c r="C260" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="E249" t="s" s="2">
+      <c r="D260" s="1" t="s">
         <v>848</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A250" t="s" s="2">
+      <c r="E260" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="B250" t="s" s="2">
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="C250" s="2"/>
-[...4 lines deleted...]
-      <c r="A251" t="s" s="2">
+      <c r="B261" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="B251" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C251" t="s" s="2">
+      <c r="C261" s="1"/>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1"/>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="D251" t="s" s="2">
+      <c r="B262" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="E251" t="s" s="2">
+      <c r="C262" s="1" t="s">
         <v>854</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A252" t="s" s="2">
+      <c r="D262" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="B252" t="s" s="2">
+      <c r="E262" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="C252" t="s" s="2">
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="D252" t="s" s="2">
+      <c r="B263" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C263" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="E252" t="s" s="2">
+      <c r="D263" s="1" t="s">
         <v>859</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A253" t="s" s="2">
+      <c r="E263" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="B253" t="s" s="2">
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="C253" t="s" s="2">
+      <c r="B264" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="D253" t="s" s="2">
+      <c r="C264" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="E253" t="s" s="2">
+      <c r="D264" s="1" t="s">
         <v>864</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A254" t="s" s="2">
+      <c r="E264" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="B254" t="s" s="2">
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="C254" t="s" s="2">
+      <c r="B265" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="D254" t="s" s="2">
+      <c r="C265" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="E254" t="s" s="2">
+      <c r="D265" s="1" t="s">
         <v>869</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A255" t="s" s="2">
+      <c r="E265" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="B255" t="s" s="2">
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="C255" t="s" s="2">
+      <c r="B266" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="D255" t="s" s="2">
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1"/>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="E255" t="s" s="2">
+      <c r="B267" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C267" s="1" t="s">
         <v>874</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A256" t="s" s="2">
+      <c r="D267" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="B256" t="s" s="2">
+      <c r="E267" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="C256" t="s" s="2">
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="D256" t="s" s="2">
+      <c r="B268" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="E256" t="s" s="2">
+      <c r="C268" s="1" t="s">
         <v>879</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A257" t="s" s="2">
+      <c r="D268" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B257" t="s" s="2">
+      <c r="E268" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="C257" t="s" s="2">
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="D257" t="s" s="2">
+      <c r="B269" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="E257" t="s" s="2">
+      <c r="C269" s="1" t="s">
         <v>884</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A258" t="s" s="2">
+      <c r="D269" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="B258" t="s" s="2">
-[...7 lines deleted...]
-      <c r="A259" t="s" s="2">
+      <c r="E269" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="B259" t="s" s="2">
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="C259" t="s" s="2">
+      <c r="B270" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="D259" t="s" s="2">
+      <c r="C270" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="E259" t="s" s="2">
+      <c r="D270" s="1" t="s">
         <v>890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A260" t="s" s="2">
+      <c r="E270" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="B260" t="s" s="2">
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="C260" t="s" s="2">
+      <c r="B271" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="D260" t="s" s="2">
+      <c r="C271" s="1"/>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1"/>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="E260" t="s" s="2">
+      <c r="B272" s="1" t="s">
         <v>895</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A261" t="s" s="2">
+      <c r="C272" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="B261" t="s" s="2">
+      <c r="D272" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="C261" s="2"/>
-[...4 lines deleted...]
-      <c r="A262" t="s" s="2">
+      <c r="E272" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="B262" t="s" s="2">
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="C262" t="s" s="2">
+      <c r="B273" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="D262" t="s" s="2">
+      <c r="C273" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="E262" t="s" s="2">
+      <c r="D273" s="1" t="s">
         <v>902</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A263" t="s" s="2">
+      <c r="E273" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="B263" t="s" s="2">
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="C263" s="2"/>
-[...4 lines deleted...]
-      <c r="A264" t="s" s="2">
+      <c r="B274" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="B264" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C264" t="s" s="2">
+      <c r="C274" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="D264" t="s" s="2">
+      <c r="D274" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="E264" t="s" s="2">
+      <c r="E274" s="1" t="s">
         <v>908</v>
       </c>
     </row>
-    <row r="265">
-      <c r="A265" t="s" s="2">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="B265" t="s" s="2">
+      <c r="B275" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C275" s="1"/>
+      <c r="D275" s="1"/>
+      <c r="E275" s="1"/>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="C265" t="s" s="2">
+      <c r="B276" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="D265" t="s" s="2">
-[...2 lines deleted...]
-      <c r="E265" t="s" s="2">
+      <c r="C276" s="1" t="s">
         <v>912</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A266" t="s" s="2">
+      <c r="D276" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="B266" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C266" t="s" s="2">
+      <c r="E276" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A277" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="D266" t="s" s="2">
+      <c r="B277" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="E266" t="s" s="2">
+      <c r="C277" s="1"/>
+      <c r="D277" s="1"/>
+      <c r="E277" s="1"/>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A278" s="1" t="s">
         <v>916</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A267" t="s" s="2">
+      <c r="B278" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="B267" t="s" s="2">
+      <c r="C278" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="C267" s="2"/>
-[...4 lines deleted...]
-      <c r="A268" t="s" s="2">
+      <c r="D278" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="B268" t="s" s="2">
+      <c r="E278" s="1" t="s">
         <v>920</v>
       </c>
-      <c r="C268" t="s" s="2">
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A279" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="D268" t="s" s="2">
+      <c r="B279" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="E268" t="s" s="2">
+      <c r="C279" s="1" t="s">
         <v>923</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A269" t="s" s="2">
+      <c r="D279" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="B269" t="s" s="2">
+      <c r="E279" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="C269" t="s" s="2">
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A280" s="1" t="s">
         <v>926</v>
       </c>
-      <c r="D269" t="s" s="2">
+      <c r="B280" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="E269" t="s" s="2">
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1"/>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A281" s="1" t="s">
         <v>928</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A270" t="s" s="2">
+      <c r="B281" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C281" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="B270" t="s" s="2">
+      <c r="D281" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="C270" t="s" s="2">
+      <c r="E281" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="D270" t="s" s="2">
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A282" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="E270" t="s" s="2">
+      <c r="B282" s="1" t="s">
         <v>933</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A271" t="s" s="2">
+      <c r="C282" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="B271" t="s" s="2">
+      <c r="D282" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A283" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="C271" t="s" s="2">
+      <c r="B283" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C283" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="D271" t="s" s="2">
+      <c r="D283" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="E271" t="s" s="2">
+      <c r="E283" s="1" t="s">
         <v>938</v>
       </c>
     </row>
-    <row r="272">
-      <c r="A272" t="s" s="2">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A284" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="B272" t="s" s="2">
+      <c r="B284" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="C272" s="2"/>
-[...4 lines deleted...]
-      <c r="A273" t="s" s="2">
+      <c r="C284" s="1"/>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1"/>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A285" s="1" t="s">
         <v>941</v>
       </c>
-      <c r="B273" t="s" s="2">
+      <c r="B285" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="C273" t="s" s="2">
+      <c r="C285" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="D273" t="s" s="2">
+      <c r="D285" s="1" t="s">
         <v>944</v>
       </c>
-      <c r="E273" t="s" s="2">
-[...4 lines deleted...]
-      <c r="A274" t="s" s="2">
+      <c r="E285" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A286" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="B274" t="s" s="2">
+      <c r="B286" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="C274" t="s" s="2">
+      <c r="C286" s="1" t="s">
         <v>947</v>
       </c>
-      <c r="D274" t="s" s="2">
+      <c r="D286" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="E274" t="s" s="2">
+      <c r="E286" s="1" t="s">
         <v>949</v>
       </c>
     </row>
-    <row r="275">
-      <c r="A275" t="s" s="2">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A287" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="B275" t="s" s="2">
+      <c r="B287" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="C275" t="s" s="2">
+      <c r="C287" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="D275" t="s" s="2">
+      <c r="D287" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="E275" t="s" s="2">
+      <c r="E287" s="1" t="s">
         <v>954</v>
       </c>
     </row>
-    <row r="276">
-      <c r="A276" t="s" s="2">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A288" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="B276" t="s" s="2">
+      <c r="B288" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="C276" s="2"/>
-[...4 lines deleted...]
-      <c r="A277" t="s" s="2">
+      <c r="C288" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="B277" t="s" s="2">
+      <c r="D288" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="C277" s="2"/>
-[...4 lines deleted...]
-      <c r="A278" t="s" s="2">
+      <c r="E288" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="B278" t="s" s="2">
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A289" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="C278" s="2"/>
-[...4 lines deleted...]
-      <c r="A279" t="s" s="2">
+      <c r="B289" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="B279" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C279" t="s" s="2">
+      <c r="C289" s="1"/>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1"/>
+    </row>
+    <row r="290" spans="1:5" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A290" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="D279" t="s" s="2">
+      <c r="B290" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="E279" t="s" s="2">
+      <c r="C290" s="1" t="s">
         <v>964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A280" t="s" s="2">
+      <c r="D290" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="B280" t="s" s="2">
+      <c r="E290" s="2" t="s">
         <v>966</v>
       </c>
-      <c r="C280" t="s" s="2">
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A291" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="D280" t="s" s="2">
+      <c r="B291" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="E280" t="s" s="2">
+      <c r="C291" s="1" t="s">
         <v>969</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A281" t="s" s="2">
+      <c r="D291" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="B281" t="s" s="2">
+      <c r="E291" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="C281" s="2"/>
-[...4 lines deleted...]
-      <c r="A282" t="s" s="2">
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A292" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="B282" t="s" s="2">
+      <c r="B292" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="C282" t="s" s="2">
+      <c r="C292" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="D282" t="s" s="2">
+      <c r="D292" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="E282" t="s" s="2">
+      <c r="E292" s="1" t="s">
         <v>976</v>
       </c>
     </row>
-    <row r="283">
-      <c r="A283" t="s" s="2">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A293" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="B283" t="s" s="2">
+      <c r="B293" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="C283" s="2"/>
-[...4 lines deleted...]
-      <c r="A284" t="s" s="2">
+      <c r="C293" s="1"/>
+      <c r="D293" s="1"/>
+      <c r="E293" s="1"/>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A294" s="1" t="s">
         <v>979</v>
       </c>
-      <c r="B284" t="s" s="2">
+      <c r="B294" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="C284" s="2"/>
-[...4 lines deleted...]
-      <c r="A285" t="s" s="2">
+      <c r="C294" s="1"/>
+      <c r="D294" s="1"/>
+      <c r="E294" s="1"/>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A295" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="B285" t="s" s="2">
+      <c r="B295" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="C285" t="s" s="2">
+      <c r="C295" s="1"/>
+      <c r="D295" s="1"/>
+      <c r="E295" s="1"/>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A296" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="D285" t="s" s="2">
+      <c r="B296" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="E285" t="s" s="2">
+      <c r="C296" s="1"/>
+      <c r="D296" s="1"/>
+      <c r="E296" s="1"/>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A297" s="1" t="s">
         <v>985</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A286" t="s" s="2">
+      <c r="B297" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="B286" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C286" t="s" s="2">
+      <c r="D297" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="D286" t="s" s="2">
+      <c r="E297" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="E286" t="s" s="2">
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A298" s="1" t="s">
         <v>989</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A287" t="s" s="2">
+      <c r="B298" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="B287" t="s" s="2">
+      <c r="C298" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="C287" s="2"/>
-[...4 lines deleted...]
-      <c r="A288" t="s" s="2">
+      <c r="D298" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="B288" t="s" s="2">
+      <c r="E298" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="C288" t="s" s="2">
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A299" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="D288" t="s" s="2">
+      <c r="B299" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="E288" t="s" s="2">
+      <c r="C299" s="1"/>
+      <c r="D299" s="1"/>
+      <c r="E299" s="1"/>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A300" s="1" t="s">
         <v>996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A289" t="s" s="2">
+      <c r="B300" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="B289" t="s" s="2">
+      <c r="C300" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="C289" t="s" s="2">
+      <c r="D300" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="D289" t="s" s="2">
+      <c r="E300" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="E289" t="s" s="2">
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A301" s="1" t="s">
         <v>1001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A290" t="s" s="2">
+      <c r="B301" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B290" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C290" t="s" s="2">
+      <c r="C301" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="D290" t="s" s="2">
+      <c r="D301" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="E290" t="s" s="2">
+      <c r="E301" s="1" t="s">
         <v>1005</v>
       </c>
     </row>
-    <row r="291">
-      <c r="A291" t="s" s="2">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A302" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="B291" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C291" t="s" s="2">
+      <c r="B302" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="D291" t="s" s="2">
+      <c r="C302" s="1"/>
+      <c r="D302" s="1"/>
+      <c r="E302" s="1"/>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A303" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="E291" t="s" s="2">
+      <c r="B303" s="1" t="s">
         <v>1009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A292" t="s" s="2">
+      <c r="C303" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="B292" t="s" s="2">
+      <c r="D303" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="C292" t="s" s="2">
+      <c r="E303" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="D292" t="s" s="2">
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A304" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="E292" t="s" s="2">
+      <c r="B304" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>1014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A293" t="s" s="2">
+      <c r="D304" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="B293" t="s" s="2">
+      <c r="E304" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="C293" t="s" s="2">
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A305" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="D293" t="s" s="2">
-[...2 lines deleted...]
-      <c r="E293" t="s" s="2">
+      <c r="B305" s="1" t="s">
         <v>1018</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A294" t="s" s="2">
+      <c r="C305" s="1"/>
+      <c r="D305" s="1"/>
+      <c r="E305" s="1"/>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A306" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="B294" t="s" s="2">
+      <c r="B306" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="C294" s="2"/>
-[...4 lines deleted...]
-      <c r="A295" t="s" s="2">
+      <c r="C306" s="1" t="s">
         <v>1021</v>
       </c>
-      <c r="B295" t="s" s="2">
+      <c r="D306" s="1" t="s">
         <v>1022</v>
       </c>
-      <c r="C295" t="s" s="2">
+      <c r="E306" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="D295" t="s" s="2">
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A307" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="E295" t="s" s="2">
+      <c r="B307" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>1025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A296" t="s" s="2">
+      <c r="D307" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="B296" t="s" s="2">
+      <c r="E307" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="C296" t="s" s="2">
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A308" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="D296" t="s" s="2">
+      <c r="B308" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>1029</v>
       </c>
-      <c r="E296" t="s" s="2">
+      <c r="D308" s="1" t="s">
         <v>1030</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A297" t="s" s="2">
+      <c r="E308" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="B297" t="s" s="2">
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A309" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="C297" t="s" s="2">
+      <c r="B309" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="D297" t="s" s="2">
+      <c r="C309" s="1" t="s">
         <v>1034</v>
       </c>
-      <c r="E297" t="s" s="2">
+      <c r="D309" s="1" t="s">
         <v>1035</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A298" t="s" s="2">
+      <c r="E309" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="B298" t="s" s="2">
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A310" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="C298" s="2"/>
-[...1 lines deleted...]
-      <c r="E298" s="2"/>
+      <c r="B310" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C310" s="1"/>
+      <c r="D310" s="1"/>
+      <c r="E310" s="1"/>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A311" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C311" s="1"/>
+      <c r="D311" s="1"/>
+      <c r="E311" s="1"/>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A312" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C312" s="1"/>
+      <c r="D312" s="1"/>
+      <c r="E312" s="1"/>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A313" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C313" s="1"/>
+      <c r="D313" s="1"/>
+      <c r="E313" s="1"/>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A314" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C314" s="1"/>
+      <c r="D314" s="1"/>
+      <c r="E314" s="1"/>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A315" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C315" s="1"/>
+      <c r="D315" s="1"/>
+      <c r="E315" s="1"/>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A316" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C316" s="1"/>
+      <c r="D316" s="1"/>
+      <c r="E316" s="1"/>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A317" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E317" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A318" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A319" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A320" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E320" s="1" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A321" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C321" s="1"/>
+      <c r="D321" s="1"/>
+      <c r="E321" s="1"/>
     </row>
   </sheetData>
-  <pageMargins bottom="0.75" footer="0.5" header="0.5" left="0.25" right="0.25" top="0.75"/>
-  <pageSetup paperSize="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <headerFooter>
-    <oddFooter>&amp;L30 de jul. 2025, 15:09</oddFooter>
+    <oddFooter>&amp;L4 d’ag. 2026, 10:56</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Apache POI</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Organigrama amb responsables</vt:lpstr>
+      <vt:lpstr>__bookmark_1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Apache POI</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Apache POI</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>